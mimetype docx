--- v0 (2026-07-10)
+++ v1 (2026-08-07)
@@ -1231,51 +1231,69 @@
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HR only: Include below where applicable</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1294CE9E" w14:textId="23CAD00D" w:rsidR="00082875" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6D13">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>This role will not attract sufficient points to obtain a sponsored skilled worker visa under the points based immigration system, however applications are welcome from candidates who don’t currently have the right to work in the UK, but who would be eligible to obtain a visa via another route</w:t>
+              <w:t xml:space="preserve">This role will not attract sufficient points to obtain a sponsored skilled worker visa under the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AF6D13">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>points based</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AF6D13">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> immigration system, however applications are welcome from candidates who don’t currently have the right to work in the UK, but who would be eligible to obtain a visa via another route</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0526234E" w14:textId="77777777" w:rsidR="00493413" w:rsidRPr="00AF6D13" w:rsidRDefault="00493413" w:rsidP="00AF6D13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2325259A" w14:textId="2BB1863A" w:rsidR="00F5388F" w:rsidRPr="00AF6D13" w:rsidRDefault="00F5388F" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1502,51 +1520,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6D13">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Project web site </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6635" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4469E11A" w14:textId="77777777" w:rsidR="00F5388F" w:rsidRPr="00AF6D13" w:rsidRDefault="00D83473" w:rsidP="00AF6D13">
+          <w:p w14:paraId="4469E11A" w14:textId="77777777" w:rsidR="00F5388F" w:rsidRPr="00AF6D13" w:rsidRDefault="00695B0E" w:rsidP="00AF6D13">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00F5388F" w:rsidRPr="00AF6D13">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>www.ox.ac.uk/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F5388F" w:rsidRPr="00AF6D13">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2315,63 +2333,68 @@
         <w:t>When drafting a new job description</w:t>
       </w:r>
       <w:r w:rsidR="003D67C5" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> please refer to the list of HERA elements: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="009756E4" w:rsidRPr="009756E4">
+        <w:r w:rsidR="009756E4" w:rsidRPr="00695B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:i/>
             <w:iCs/>
-            <w:sz w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://unioxfordnexus.sharepoint.com/sites/OXINTRANET-working-here/SitePages/higher-education-role-analysis-hera.aspx?web=1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009756E4">
+      <w:r w:rsidR="009756E4" w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203E7358" w14:textId="77777777" w:rsidR="00784231" w:rsidRPr="00AF6D13" w:rsidRDefault="00784231" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Selection criteria</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:b/>
@@ -2650,77 +2673,77 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="13A96277" w14:textId="77777777" w:rsidR="00784231" w:rsidRPr="00AF6D13" w:rsidRDefault="00784231" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Leading and developing others – line management </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64332B65" w14:textId="77777777" w:rsidR="00784231" w:rsidRPr="00AF6D13" w:rsidRDefault="00784231" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Teaching and learning support  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A14BC6D" w14:textId="77777777" w:rsidR="00784231" w:rsidRPr="00AF6D13" w:rsidRDefault="00784231" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
@@ -2746,51 +2769,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Analysis and research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540DA8A8" w14:textId="77777777" w:rsidR="00784231" w:rsidRPr="00AF6D13" w:rsidRDefault="00784231" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B0C0E46" w14:textId="6A7331E1" w:rsidR="00784231" w:rsidRPr="00AF6D13" w:rsidRDefault="00784231" w:rsidP="00AF6D13">
+    <w:p w14:paraId="2B0C0E46" w14:textId="6A7331E1" w:rsidR="00784231" w:rsidRPr="00AF6D13" w:rsidRDefault="00784231" w:rsidP="00695B0E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>NB</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
@@ -2830,58 +2853,64 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> the number of years’ experience required</w:t>
       </w:r>
       <w:r w:rsidR="0039512B" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">, or requiring that a candidate is ‘physically fit’, etc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> For further information, please see </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="009756E4" w:rsidRPr="009155EF">
+        <w:r w:rsidR="009756E4" w:rsidRPr="00695B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://unioxfordnexus.sharepoint.com/sites/OXINTRANET-working-here/SitePages/planning-a-recruitment.aspx?web=1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009756E4">
+      <w:r w:rsidR="009756E4" w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088C53B9" w14:textId="77777777" w:rsidR="00784231" w:rsidRPr="00AF6D13" w:rsidRDefault="00784231" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A748DD8" w14:textId="77777777" w:rsidR="00784231" w:rsidRPr="00AF6D13" w:rsidRDefault="00784231" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -3077,58 +3106,60 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whilst the role is a grade </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (£</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>XX,XXX</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - £</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> XX,XXX</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> p.a.) position, we would be willing to consider candidates with potential but less experience who are seeking a development opportunity, for which an initial appointment would be at grade </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -3353,51 +3384,67 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> referees you have </w:t>
       </w:r>
       <w:r w:rsidR="008F6F49" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nominated</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008E0FCB" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have previously worked for the University we will also verify key information such as your dates of employment and reason for leaving your previous role with the department/unit where you worked. </w:t>
+        <w:t xml:space="preserve">If you have previously worked for the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008E0FCB" w:rsidRPr="00AF6D13">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008E0FCB" w:rsidRPr="00AF6D13">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we will also verify key information such as your dates of employment and reason for leaving your previous role with the department/unit where you worked. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You will also be asked to complete a health declaration</w:t>
       </w:r>
       <w:r w:rsidR="008F6F49" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> so </w:t>
       </w:r>
       <w:r w:rsidR="003132C3" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="008F6F49" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -3447,58 +3494,64 @@
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00AC245E" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>read the candidate notes on the University’s pre-employment screening procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC245E" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="009756E4" w:rsidRPr="009155EF">
+        <w:r w:rsidR="009756E4" w:rsidRPr="00695B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/pre-employment-screening</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009756E4">
+      <w:r w:rsidR="009756E4" w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26870C0B" w14:textId="70177932" w:rsidR="00C12303" w:rsidRPr="00AF6D13" w:rsidRDefault="00C12303" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:color w:val="44546A"/>
         </w:rPr>
         <w:t>Hazard-specific</w:t>
       </w:r>
       <w:r w:rsidR="00CF08D3" w:rsidRPr="00AF6D13">
         <w:rPr>
@@ -3709,90 +3762,90 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the offer of employment will be subject a successful outcome of this assessment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E3AF1E5" w14:textId="77777777" w:rsidR="00C12303" w:rsidRPr="00AF6D13" w:rsidRDefault="00FC66F7" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4035"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The hazards or safety-</w:t>
       </w:r>
       <w:r w:rsidR="003D67C5" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>critical duties</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> involved are as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365ECD76" w14:textId="77777777" w:rsidR="00C12303" w:rsidRPr="00AF6D13" w:rsidRDefault="006A638E" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4035"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00CD259D" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Delete as appropriate:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFCF7AA" w14:textId="77777777" w:rsidR="008229A1" w:rsidRPr="00AF6D13" w:rsidRDefault="008229A1" w:rsidP="00AF6D13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5263,714 +5316,623 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For more information</w:t>
       </w:r>
       <w:r w:rsidR="008213FE" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> please visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="009756E4" w:rsidRPr="009155EF">
+        <w:r w:rsidR="009756E4" w:rsidRPr="00695B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.ox.ac.uk/about</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009756E4">
+      <w:r w:rsidR="009756E4" w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF6D13">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF4907C" w14:textId="77777777" w:rsidR="00E1750E" w:rsidRPr="00AF6D13" w:rsidRDefault="00E1750E" w:rsidP="00AF6D13">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66B11414" w14:textId="4C911F8B" w:rsidR="00082875" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Nuffield Department of Primary Care Health Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16284034" w14:textId="28E070F5" w:rsidR="00082875" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
+    <w:p w14:paraId="509BB1B3" w14:textId="77777777" w:rsidR="00E86C36" w:rsidRPr="00695B0E" w:rsidRDefault="00E86C36" w:rsidP="00E86C36">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
-        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF6D13">
+        <w:t xml:space="preserve">A top ranked centre for academic primary care in the UK, we lead world-class research and training to rethink the way healthcare is delivered in general practice and other primary care settings, both across the UK and globally. Integrating evidence and innovation, our main </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00695B0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>strategic priorities</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00695B0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A top ranked centre for academic primar</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> are to develop evidence-informed solutions to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="5A34A125" w14:textId="3299662D" w:rsidR="00082875" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reducing the pressures on health systems, advancing global primary health care and supporting the development of environmentally and financially sustainable models of healthcare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFD0A0C" w14:textId="77777777" w:rsidR="00E86C36" w:rsidRPr="00695B0E" w:rsidRDefault="00E86C36" w:rsidP="00E86C36">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
-        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF6D13">
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Our research is led by internationally-renowned scientists; many of whom are practising GPs and primary care clinicians.  Many others are psychologists, epidemiologists, sociologists, and public health academics.  We cover the broad range of issues that you might expect to address in the community, including cardiovascular and metabolic disease, infectious diseases and childhood illness, diet, smoking and cancer. We also focus on understanding and improving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695B0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Our research is led by inter</w:t>
-[...101 lines deleted...]
-    <w:p w14:paraId="3016F3F7" w14:textId="77777777" w:rsidR="00082875" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
+        <w:t xml:space="preserve"> the experiences of patients, rigorously evaluating the effectiveness of treatments and diagnostics, utilising big data, developing digital health interventions and working internationally. We have methodological expertise in novel clinical trial design and implementation, clinical decision-making and diagnostics, clinical epidemiology, medical statistics, behavioural science, modelling, qualitative research and the wider application of social science theory and methods to address practical and theoretical challenges in health and care settings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29776F63" w14:textId="77777777" w:rsidR="00E86C36" w:rsidRPr="00695B0E" w:rsidRDefault="00E86C36" w:rsidP="00E86C36">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
-        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF6D13">
+      <w:r w:rsidRPr="00695B0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The department was established in October 1998 (as the Department of Primary Health Care) with the appointment of a foundation chair in general practice, and was made a free-standing department in 2011 with the first Oxford statutory chair in primary care. We provide a strong multi-disciplinary training environment, a full programme of academic support and good IT facilities. Our ability to collaborate with other epidemiological and community based research groups across the University and with GP surgeries locally and nationally enables us to utilise a broad range of relevant expertise into our teaching and research.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B9A174E" w14:textId="77777777" w:rsidR="00082875" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
+        <w:t xml:space="preserve">The Department was established in October 1998 (as the Department of Primary Health Care) with the appointment of a foundation chair in general practice, and was made a free-standing department in 2011 with the first Oxford statutory chair in primary care. We provide a strong multi-disciplinary training environment, a full programme of academic support and good IT facilities. Our ability to collaborate with other epidemiological and community- based research groups across the University and with GP surgeries locally and nationally enables us to utilise a broad range of relevant expertise into our teaching and research.  We have strong relationships at a national level with the UK Health Security Agency and public </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>health agencies in the devolved UK administrations, and at international level with inter-governmental bodies such as the World Health Organisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F8FAB6" w14:textId="77777777" w:rsidR="00E86C36" w:rsidRPr="00695B0E" w:rsidRDefault="00E86C36" w:rsidP="00E86C36">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
-        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="617CFD9A" w14:textId="77777777" w:rsidR="00082875" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Our main research themes coalesce around cardiovascular disease and diabetes, infection, cancer, health behaviours, and digital health, with several cross-cutting themes, including disease prevention, early diagnosis, and patient self-management, big data and new clinical themes. We place inclusivity and diversity at the forefront of our approach to research from design and conduct through to the dissemination of our findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB6F87A" w14:textId="77777777" w:rsidR="00E86C36" w:rsidRPr="00695B0E" w:rsidRDefault="00E86C36" w:rsidP="00E86C36">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
-        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF6D13">
+      <w:r w:rsidRPr="00695B0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The department has exceptional infrastructure, including the long-established Primary Care Clinical Trials Unit, one of the most expert CTU’s for trials conducted in community settings. We also host the Oxford Institute for Digital Health; the Bennett Institute for Applied Data Science; the Oxford Centre for Evidence-Based Medicine; </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk226116055"/>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the WHO Collaborating Centre for Primary Care; </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a WHO Collaborating Centre for the Promotion of Healthy and Sustainable Diets; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Global Health Network (a WHO Collaborating Centre for Research Information Sharing, E-Learning and Capacity Development);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Interdisciplinary Research in Health Sciences research group (which uses both quantitative and qualitative methods to examine the human, organisational and societal issues relating to the delivery of healthcare and the improvement of health services)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF6D13">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Medical Sociology and Health Experiences Research Group (MS HERG), which is a centre of excellence in qualitative research methods and conducts studies of experiences of health and illness, digital health and organisation and delivery of care. The department is a founding member of the National Institute for Health Care Research (NIHR) School of Primary Care Research, houses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...189 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the NIHR MedTech and In Vitro Diagnostics Co-operative (MIC), and leads several themes of the Oxford University Hospital and Oxford Health BRCs. In terms of methodologies, as well as our critical mass of social scientists and computer/information scientists, the department supports one of the largest groups of medical statisticians in medical sciences and a growing team of health economists. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55672A6C" w14:textId="77777777" w:rsidR="00E86C36" w:rsidRPr="00695B0E" w:rsidRDefault="00E86C36" w:rsidP="00E86C36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...14 lines deleted...]
-        <w:r w:rsidRPr="00AF6D13">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinicians in our department teach a number of threads in the undergraduate course in Medicine and we place students in GP practices as part of their training. We run a very successful, well-established MSc programme in Evidence Based Health Care, and a new MSc in Translational Health Science with Oxford Lifelong Learning. We also run an MSc in Applied Digital Health and an MSc in Global Health Care Leadership run in partnership with the Said Business School.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D363B9" w14:textId="77777777" w:rsidR="00E86C36" w:rsidRPr="00695B0E" w:rsidRDefault="00E86C36" w:rsidP="00E86C36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Nuffield Department of Primary Care Health Sciences holds a departmental </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00695B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Gold Athena Swan award</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (awarded in March 2023 and the first Gold in the University of Oxford) to recognise advancement of gender equality: representation, progression and success for all. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A59F06" w14:textId="77777777" w:rsidR="00E86C36" w:rsidRPr="00695B0E" w:rsidRDefault="00E86C36" w:rsidP="00E86C36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Nuffield </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Primary Care Health Sciences currently holds a Gold National Union of Students (NUS) Green Impact award. Green Impact is an environmental accreditation scheme championed by the National Union of Students and is designed to support environmentally and socially sustainable practice. The department supports sustainability initiatives in the following areas: supporting and leading change; energy; water; materials and waste; sustainable travel; biodiversity and nature; and food. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD29BE5" w14:textId="77777777" w:rsidR="00E86C36" w:rsidRPr="00695B0E" w:rsidRDefault="00E86C36" w:rsidP="00E86C36">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In order to create a positive culture, the department has created </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00695B0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>here</w:t>
+          <w:t>a set of values</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="4D5D75A0" w14:textId="0723A526" w:rsidR="00082875" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that we all aspire to demonstrate in the way we work and behave.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B37D8E" w14:textId="77777777" w:rsidR="00E86C36" w:rsidRPr="00695B0E" w:rsidRDefault="00E86C36" w:rsidP="00E86C36">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF6D13">
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our staff are mostly located in the superbly renovated Grade II listed Radcliffe Primary Care Building on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00695B0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Calibri"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Radcliffe Observatory Quarter (ROQ),</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the University’s most</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695B0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Our staff are mostly located in the superbly renovated Grade II listed Radcliffe Primary Care Building on the Radcliffe Observatory Quarter (ROQ), the University’s most prestigious development site for a generation, and close to the city centre (see http://www.ox.ac.uk/roq/ for more information). Some staff are located nearby in the Gibson Building at the ROQ and some, including clinical teachers are based in Eagle House nearby off Walton Street. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="758431F9" w14:textId="3346F1AF" w:rsidR="00082875" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
+        <w:t xml:space="preserve"> prestigious development site for a generation, and close to the city centre. Some staff are located nearby in the Gibson Building at the ROQ and the Department is currently seeking funding for ambitious renovation plans to create state of the art teaching and office space. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E47080" w14:textId="77777777" w:rsidR="00E86C36" w:rsidRPr="00695B0E" w:rsidRDefault="00E86C36" w:rsidP="00E86C36">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF6D13">
+      <w:r w:rsidRPr="00695B0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Car parking is very restricted at both sites with only a small percentage of staff being granted an annual parking permit and priority being given to those with access needs. Bus Pass, Train Pass, bicycle loans and Season Ticket Loan Schemes are all in operation for staff.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B7E0694" w14:textId="77777777" w:rsidR="00082875" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
+        <w:t>Car parking is very restricted with only a small percentage of staff being granted an annual parking permit and priority being given to those with access needs. Bus Pass, Train Pass, bicycle loans and Season Ticket Loan Schemes are all in operation for staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F1B275" w14:textId="77777777" w:rsidR="00695B0E" w:rsidRPr="00695B0E" w:rsidRDefault="00695B0E" w:rsidP="00695B0E"/>
+    <w:p w14:paraId="51BCB604" w14:textId="77777777" w:rsidR="00E86C36" w:rsidRPr="00695B0E" w:rsidRDefault="00E86C36" w:rsidP="00E86C36">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="003768"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF6D13">
+      <w:r w:rsidRPr="00695B0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">For more information please visit: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00AF6D13">
+        <w:t>For more information please visit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00695B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:bCs/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.phc.ox.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AF6D13">
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCF55F9" w14:textId="77777777" w:rsidR="00082875" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
+    <w:p w14:paraId="5CCF55F9" w14:textId="77777777" w:rsidR="00082875" w:rsidRPr="00E86C36" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B93A336" w14:textId="43B28298" w:rsidR="00082875" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Medical Sciences Division</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E9211C" w14:textId="77777777" w:rsidR="00082875" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -6004,51 +5966,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">World-leading programmes, housed in state-of-the-art facilities cover the full range of scientific endeavour from the molecule to the population.  With our NHS partners we also foster the highest possible standards in patient care.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F7044E3" w14:textId="721A2873" w:rsidR="002A512A" w:rsidRPr="00AF6D13" w:rsidRDefault="00082875" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information please visit: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00AF6D13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.medsci.ox.ac.uk/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008213FE" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="002A512A" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How</w:t>
       </w:r>
@@ -6148,59 +6110,65 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on our Jobs website</w:t>
       </w:r>
       <w:r w:rsidR="009A2B2C" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009756E4" w:rsidRPr="009756E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="009756E4" w:rsidRPr="009155EF">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="009756E4" w:rsidRPr="00695B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/how-to-apply</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009756E4">
+      <w:r w:rsidR="009756E4" w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77442E7F" w14:textId="6CCE9A54" w:rsidR="008F3F55" w:rsidRPr="00AF6D13" w:rsidDel="006F3B09" w:rsidRDefault="008F3F55" w:rsidP="00AF6D13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13" w:rsidDel="006F3B09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your application will be judged solely on the basis of how you demonstrate that you meet the selection criteria stated in the job </w:t>
       </w:r>
       <w:r w:rsidR="008213FE" w:rsidRPr="00AF6D13" w:rsidDel="006F3B09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">description. </w:t>
@@ -6444,57 +6412,73 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UK time </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on the closing date stated in the online advertisement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="255D89FC" w14:textId="77777777" w:rsidR="00DB0C26" w:rsidRPr="00AF6D13" w:rsidRDefault="00DB0C26" w:rsidP="00AF6D13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk181025737"/>
-[...5 lines deleted...]
-        <w:t>If you currently work for the University please note that:</w:t>
+      <w:bookmarkStart w:id="1" w:name="_Hlk181025737"/>
+      <w:r w:rsidRPr="00AF6D13">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you currently work for the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AF6D13">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AF6D13">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please note that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10835D38" w14:textId="3A56A687" w:rsidR="00DB0C26" w:rsidRPr="00AF6D13" w:rsidRDefault="00DB0C26" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as part of the referencing process, we will contact your current department to confirm basic employment details including reason for leaving </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9BEA90" w14:textId="77777777" w:rsidR="00DB0C26" w:rsidRPr="00AF6D13" w:rsidRDefault="00DB0C26" w:rsidP="00AF6D13">
@@ -6513,51 +6497,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">although employees may hold multiple part-time posts, they may not hold more than the equivalent of a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>full time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> post.  If you are offered this post, and accepting it would take you over the equivalent of full-time hours, you will be expected to resign from, or reduce hours in, your other posts(s) before starting work in the new post.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="57BEECEF" w14:textId="77777777" w:rsidR="00DB0C26" w:rsidRPr="00AF6D13" w:rsidRDefault="00DB0C26" w:rsidP="00AF6D13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="352BFD54" w14:textId="77777777" w:rsidR="002A512A" w:rsidRPr="00AF6D13" w:rsidRDefault="002A512A" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -6697,201 +6681,216 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1751BCBC" w14:textId="77777777" w:rsidR="002A512A" w:rsidRPr="00AF6D13" w:rsidRDefault="0092572E" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If you need help</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C9680D" w14:textId="431A1D96" w:rsidR="009A2B2C" w:rsidRPr="00AF6D13" w:rsidRDefault="00CE5DDC" w:rsidP="00AF6D13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Application FAQs, including technical troubleshooting advice</w:t>
       </w:r>
       <w:r w:rsidR="002A512A" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available </w:t>
       </w:r>
       <w:r w:rsidR="006F3B09" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="009A2B2C" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="009756E4" w:rsidRPr="009155EF">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="009756E4" w:rsidRPr="00695B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/support-with-online-applications</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009756E4">
+      <w:r w:rsidR="009756E4" w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FA456D" w14:textId="3EFFBE76" w:rsidR="009A2B2C" w:rsidRPr="00AF6D13" w:rsidRDefault="006F3B09" w:rsidP="00AF6D13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Non-technical questions about this job should be addressed</w:t>
       </w:r>
       <w:r w:rsidR="00CE5DDC" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the recruiting department directly</w:t>
       </w:r>
       <w:r w:rsidR="00360C48" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00082875" w:rsidRPr="00AF6D13">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00082875" w:rsidRPr="00695B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>recruitment@phc.ox.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00082875" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B615D" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794C0C1A" w14:textId="3261955F" w:rsidR="002A512A" w:rsidRPr="00AF6D13" w:rsidRDefault="002A512A" w:rsidP="00AF6D13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">To return to the online application at any stage, please </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B177E5" w:rsidRPr="00AF6D13">
+        <w:t xml:space="preserve">To return to the online application </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695B0E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at any stage, please </w:t>
+      </w:r>
+      <w:r w:rsidR="00B177E5" w:rsidRPr="00695B0E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>go to:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF6D13">
+      <w:r w:rsidRPr="00695B0E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="009756E4" w:rsidRPr="009155EF">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="009756E4" w:rsidRPr="00695B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/how-to-apply</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009756E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0D210A" w14:textId="3951E3E6" w:rsidR="009A2B2C" w:rsidRPr="00AF6D13" w:rsidRDefault="002A512A" w:rsidP="00AF6D13">
+    <w:p w14:paraId="714CB190" w14:textId="2C42C376" w:rsidR="00CD4F2F" w:rsidRPr="00695B0E" w:rsidRDefault="002A512A" w:rsidP="00695B0E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that you </w:t>
       </w:r>
       <w:r w:rsidR="003D67C5" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="003132C3" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -6948,61 +6947,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please check your spam/junk mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003132C3" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>if you do not receive this email.</w:t>
       </w:r>
       <w:r w:rsidR="009A2B2C" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="44D230CB" w14:textId="630DAFA3" w:rsidR="00356DEE" w:rsidRPr="00AF6D13" w:rsidRDefault="004E6372" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Important i</w:t>
       </w:r>
       <w:r w:rsidR="00720EAB" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">nformation for </w:t>
       </w:r>
@@ -7096,82 +7084,82 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>legislation</w:t>
       </w:r>
       <w:r w:rsidR="005E0EB1" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. For further information, please see the University’s Privacy Notice for Job Applica</w:t>
       </w:r>
       <w:r w:rsidR="00886EB7" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nts</w:t>
       </w:r>
       <w:r w:rsidR="00DD536C" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="006F038A" w:rsidRPr="00AF6D13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://compliance.admin.ox.ac.uk/job-applicant-privacy-policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DD536C" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. T</w:t>
       </w:r>
       <w:r w:rsidR="005E0EB1" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">he University’s Policy on Data </w:t>
       </w:r>
       <w:r w:rsidR="00DD536C" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection is available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="006F038A" w:rsidRPr="00AF6D13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://compliance.admin.ox.ac.uk/data-protection-policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006F038A" w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA2D180" w14:textId="77777777" w:rsidR="00C100D4" w:rsidRPr="00AF6D13" w:rsidRDefault="00C100D4" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
@@ -7213,51 +7201,51 @@
       </w:r>
       <w:r w:rsidRPr="009756E4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of 30 September before the 70th birthday.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABFF302" w14:textId="2EB1EF9F" w:rsidR="009756E4" w:rsidRPr="009756E4" w:rsidRDefault="009756E4" w:rsidP="009756E4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009756E4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For existing employees on these grades, any employment beyond the retirement age is subject to approval through the procedures: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="009155EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://unioxfordnexus.sharepoint.com/sites/OXINTRANET-working-here/SitePages/the-ejra.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE00394" w14:textId="190E69CE" w:rsidR="00FC4352" w:rsidRPr="00AF6D13" w:rsidRDefault="009756E4" w:rsidP="009756E4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7280,207 +7268,218 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Equal </w:t>
       </w:r>
       <w:r w:rsidR="009756E4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D13">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>pportunity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01682C65" w14:textId="77777777" w:rsidR="009756E4" w:rsidRPr="009756E4" w:rsidRDefault="009756E4" w:rsidP="009756E4">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="01682C65" w14:textId="77777777" w:rsidR="009756E4" w:rsidRPr="009756E4" w:rsidRDefault="009756E4" w:rsidP="00695B0E">
+      <w:pPr>
+        <w:spacing w:before="100" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009756E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The University of Oxford is committed to equal opportunity, and to being a place where everyone belongs and is supported to succeed. We recognise how the diversity of our community enriches our ability to deliver on our academic mission.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAD881E" w14:textId="77777777" w:rsidR="009756E4" w:rsidRPr="009756E4" w:rsidRDefault="009756E4" w:rsidP="009756E4">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6DAD881E" w14:textId="77777777" w:rsidR="009756E4" w:rsidRPr="009756E4" w:rsidRDefault="009756E4" w:rsidP="00695B0E">
+      <w:pPr>
+        <w:spacing w:before="100" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009756E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">We welcome applications from individuals from all backgrounds, including those under-represented within higher education. No applicant or members of staff shall be unlawfully discriminated against on the basis of age, disability, gender reassignment, marriage or civil partnership, pregnancy or maternity, race, religion or belief, sex, or sexual orientation.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE0B2D0" w14:textId="77777777" w:rsidR="009756E4" w:rsidRPr="009756E4" w:rsidRDefault="009756E4" w:rsidP="009756E4">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3BE0B2D0" w14:textId="77777777" w:rsidR="009756E4" w:rsidRPr="009756E4" w:rsidRDefault="009756E4" w:rsidP="00695B0E">
+      <w:pPr>
+        <w:spacing w:before="100" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009756E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Employment with the University and progression within employment will be determined according to personal merit and the application of criteria related to the duties and conditions of the post. In all cases, the primary consideration will be the ability to perform the job.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065AA69A" w14:textId="36354508" w:rsidR="00082875" w:rsidRDefault="009756E4" w:rsidP="009756E4">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="065AA69A" w14:textId="36354508" w:rsidR="00082875" w:rsidRDefault="009756E4" w:rsidP="00695B0E">
+      <w:pPr>
+        <w:spacing w:before="100" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009756E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>As stated in the University’s Equality Policy and Equality, Diversity and Inclusion Strategic Plan, our commitment to equality and diversity goes hand in hand with our commitment to academic freedom and free speech.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612C2277" w14:textId="77777777" w:rsidR="00082875" w:rsidRPr="003F5C37" w:rsidRDefault="00082875" w:rsidP="00082875">
       <w:pPr>
         <w:spacing w:before="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5C37">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Version date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753311E9" w14:textId="6E7B33FF" w:rsidR="00082875" w:rsidRPr="003F5C37" w:rsidRDefault="009756E4" w:rsidP="00082875">
+    <w:p w14:paraId="753311E9" w14:textId="7329B6C4" w:rsidR="00082875" w:rsidRPr="003F5C37" w:rsidRDefault="00695B0E" w:rsidP="00082875">
       <w:pPr>
         <w:spacing w:before="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>July 2026</w:t>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidR="009756E4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A06198" w14:textId="77777777" w:rsidR="00082875" w:rsidRPr="00720EAB" w:rsidRDefault="00082875" w:rsidP="00036D35">
       <w:pPr>
         <w:spacing w:before="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6551D503" w14:textId="77777777" w:rsidR="00805CFC" w:rsidRDefault="004E6372" w:rsidP="00CD4F2F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk181025830"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk181025830"/>
       <w:r w:rsidRPr="00E1750E">
         <w:lastRenderedPageBreak/>
         <w:t>Benefits of working at the University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F65CE30" w14:textId="77777777" w:rsidR="0080764F" w:rsidRPr="00905C88" w:rsidRDefault="00284115" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00905C88">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t>Employee b</w:t>
       </w:r>
       <w:r w:rsidR="0080764F" w:rsidRPr="00905C88">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
@@ -7557,81 +7556,81 @@
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">salary sacrifice schemes for bicycles and electric cars and other discounts.  Staff can access a huge range of personal and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>professional development opportunities</w:t>
       </w:r>
       <w:r w:rsidR="00A64D2C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0080764F">
         <w:t>See</w:t>
       </w:r>
       <w:r w:rsidR="0080764F" w:rsidRPr="00895263">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="009756E4" w:rsidRPr="009155EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.ox.ac.uk/about/jobs/working-here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009756E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F038A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656FF14C" w14:textId="4A790ABC" w:rsidR="00A64D2C" w:rsidRPr="00905C88" w:rsidRDefault="00A64D2C" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk181025806"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk181025806"/>
       <w:r>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t>Employee Assistance Programme</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61DC8F3D" w14:textId="45261C01" w:rsidR="00A64D2C" w:rsidRDefault="00A64D2C" w:rsidP="00D83473">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As part of our wellbeing offering staff get free access to Health Assured, a confidential employee assistance </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -7662,51 +7661,51 @@
       <w:r w:rsidR="00DD7227">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F551F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>available</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F551F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24/7 for 365 days a year. Find out more </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="009756E4">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="009756E4">
         <w:instrText>HYPERLINK "</w:instrText>
       </w:r>
       <w:r w:rsidR="009756E4" w:rsidRPr="009756E4">
         <w:instrText>https://www.ox.ac.uk/about/jobs/life-in-oxford/healthcare-and-wellbeing</w:instrText>
       </w:r>
       <w:r w:rsidR="009756E4">
         <w:instrText>"</w:instrText>
       </w:r>
       <w:r w:rsidR="009756E4">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009756E4" w:rsidRPr="009155EF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>https://www.ox.ac.uk/about/jobs/life-in-oxford/healthcare-and-wellbeing</w:t>
       </w:r>
       <w:r w:rsidR="009756E4">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009756E4">
@@ -7747,223 +7746,241 @@
           <w:color w:val="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00905C88">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t>University Club and sports facilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE73B99" w14:textId="3F6694AC" w:rsidR="00805CFC" w:rsidRDefault="00515342" w:rsidP="00AF6D13">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Membership of the University Club is free for University staff. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F551F3">
+        <w:t xml:space="preserve">Membership of the University Club is free for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>It</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00805CFC" w:rsidRPr="00BC228C">
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008213FE">
+        <w:t xml:space="preserve"> staff. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F551F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">offers </w:t>
+        <w:t>It</w:t>
       </w:r>
       <w:r w:rsidR="00805CFC" w:rsidRPr="00BC228C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>social, sporting</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C4575">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008213FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">offers </w:t>
       </w:r>
       <w:r w:rsidR="00805CFC" w:rsidRPr="00BC228C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and hospitality facilities. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00805CFC">
+        <w:t>social, sporting</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4575">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>S</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00805CFC" w:rsidRPr="00BC228C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>taff can also use the University Sports Centre on Iffley Road at discounted rates</w:t>
+        <w:t xml:space="preserve"> and hospitality facilities. </w:t>
       </w:r>
       <w:r w:rsidR="00805CFC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, including </w:t>
+        <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00805CFC" w:rsidRPr="00BC228C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a fitness centre</w:t>
+        <w:t>taff can also use the University Sports Centre on Iffley Road at discounted rates</w:t>
       </w:r>
       <w:r w:rsidR="00805CFC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, including </w:t>
       </w:r>
       <w:r w:rsidR="00805CFC" w:rsidRPr="00BC228C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>powerlifting room</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C4575">
+        <w:t>a fitness centre</w:t>
+      </w:r>
+      <w:r w:rsidR="00805CFC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00805CFC" w:rsidRPr="00BC228C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00805CFC">
+        <w:t>powerlifting room</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4575">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00805CFC" w:rsidRPr="00BC228C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> swimming pool. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD5CB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00805CFC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>See</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00805CFC">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00805CFC" w:rsidRPr="00BC228C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> swimming pool. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5CB0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>See</w:t>
+      </w:r>
+      <w:r w:rsidR="00805CFC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:tooltip="University Club web address" w:history="1">
+      <w:hyperlink r:id="rId33" w:tooltip="University Club web address" w:history="1">
         <w:r w:rsidR="00805CFC" w:rsidRPr="00BC228C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.club.ox.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00805CFC" w:rsidRPr="00BC228C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001239CD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00D874D8" w:rsidRPr="003B13D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.sport.ox.ac.uk/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D874D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06ED3B79" w14:textId="77777777" w:rsidR="00CD4F2F" w:rsidRPr="005E3124" w:rsidRDefault="00CD4F2F" w:rsidP="00AF6D13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="10"/>
@@ -7980,90 +7997,90 @@
           <w:color w:val="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00905C88">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Information for staff new to Oxford </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5377429A" w14:textId="514FDC64" w:rsidR="009756E4" w:rsidRPr="009756E4" w:rsidRDefault="009756E4" w:rsidP="00D83473">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009756E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please see our Life in Oxford webpage for information on relocating to and settling into the Oxford area. The website offers valuable guidance, including information on where to find more details about housing, transportation, finances, healthcare, and other key aspects of living in Oxford and the surrounding region. See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="009155EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.ox.ac.uk/about/jobs/life-in-oxford</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009756E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EA6588" w14:textId="4DC85F60" w:rsidR="007B2AEB" w:rsidRDefault="009756E4" w:rsidP="009756E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009756E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There is also a visa loan scheme to cover the costs of UK visa applications for staff and their dependants. See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="009155EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/visas-and-immigration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009756E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D874D8">
         <w:rPr>
@@ -8071,51 +8088,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3157FED0" w14:textId="77777777" w:rsidR="00CD4F2F" w:rsidRPr="005E3124" w:rsidRDefault="00CD4F2F" w:rsidP="00AF6D13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F45CF3F" w14:textId="77777777" w:rsidR="00805CFC" w:rsidRPr="00905C88" w:rsidRDefault="00805CFC" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk159847838"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk159847838"/>
       <w:r w:rsidRPr="00905C88">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t>Family-friendly benefits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CB479A6" w14:textId="070C6C8F" w:rsidR="00284115" w:rsidRPr="00905C88" w:rsidRDefault="009E0D1A" w:rsidP="00AF6D13">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>We are a family-friendly employer w</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0D1A">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ith one of the most generous </w:t>
@@ -8125,51 +8142,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t>family leave schemes</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0D1A">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Higher Education secto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="005A4D23">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
       <w:r w:rsidR="009756E4" w:rsidRPr="009756E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="009756E4" w:rsidRPr="009155EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/terms-and-conditions-of-employment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009756E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A4D23">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0D1A">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
@@ -8220,69 +8237,69 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0D1A">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> University nurseries, we partner with a number of local providers to offer in excess of 450 full time nursery places to our </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>staff</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0D1A">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Eligible parents are able to pay for childcare through salary sacrifice, further reducing costs. See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="009756E4" w:rsidRPr="009155EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.ox.ac.uk/about/jobs/life-in-oxford/childcare-and-schooling/childcare</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009756E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="39D3AA68" w14:textId="6FAD24AC" w:rsidR="00805CFC" w:rsidRPr="00905C88" w:rsidRDefault="00F551F3" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t>Supporting disability and health-related issues</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083D3884" w14:textId="3600D6AD" w:rsidR="001239CD" w:rsidRDefault="00805CFC" w:rsidP="00AF6D13">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8372,78 +8389,78 @@
       </w:r>
       <w:r w:rsidR="00AD5CB0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F551F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is at</w:t>
       </w:r>
       <w:r w:rsidR="00AD5CB0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00D83473" w:rsidRPr="009155EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://edu.admin.ox.ac.uk/support-for-disabled-staff</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D83473">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D874D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D83473" w:rsidRPr="00D83473">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Staff Disability Advisor can be contacted at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00D83473" w:rsidRPr="009155EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>staffdisability@admin.ox.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D83473">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCAA5EE" w14:textId="77777777" w:rsidR="00CD4F2F" w:rsidRPr="005E3124" w:rsidRDefault="00CD4F2F" w:rsidP="00AF6D13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="10"/>
@@ -8547,138 +8564,138 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and make connections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
       <w:r w:rsidR="005C4575">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">local </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">area. See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00EB6A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.newcomers.ox.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="368D125F" w14:textId="0497983F" w:rsidR="005E3124" w:rsidRPr="00905C88" w:rsidRDefault="005E3124" w:rsidP="00AF6D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk157516414"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk157516414"/>
       <w:r>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
       <w:r w:rsidR="00A64D2C">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00402102">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">taff </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DDBF5A" w14:textId="44547327" w:rsidR="00A64D2C" w:rsidRDefault="00A64D2C" w:rsidP="00AF6D13">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Researcher Hub supports all researchers on fixed-term contracts.  They aim to help you settle in comfortably, make connections, grow as a person, extend your research expertise and approach your next career step with confidence.  Find out more </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="00D83473" w:rsidRPr="009155EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.ox.ac.uk/research/support/researcher-hub/about</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D83473">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:sectPr w:rsidR="00A64D2C" w:rsidSect="005E3124">
-      <w:footerReference w:type="even" r:id="rId40"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId43"/>
+      <w:footerReference w:type="even" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:headerReference w:type="first" r:id="rId45"/>
+      <w:footerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1440" w:bottom="1440" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="53D5DC73" w14:textId="77777777" w:rsidR="00F75C9C" w:rsidRDefault="00F75C9C" w:rsidP="005F55F0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E771253" w14:textId="77777777" w:rsidR="00F75C9C" w:rsidRDefault="00F75C9C" w:rsidP="005F55F0"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="27AEB58C" w14:textId="77777777" w:rsidR="00F75C9C" w:rsidRDefault="00F75C9C" w:rsidP="005F55F0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -8800,60 +8817,67 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="37DDACFA" w14:textId="77777777" w:rsidR="00750A98" w:rsidRDefault="00750A98" w:rsidP="005F55F0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4E41C05F" w14:textId="77777777" w:rsidR="00750A98" w:rsidRDefault="00750A98" w:rsidP="005F55F0"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7FFA6B27" w14:textId="43ABC947" w:rsidR="00750A98" w:rsidRDefault="00D83473" w:rsidP="00650A98">
+  <w:p w14:paraId="7FFA6B27" w14:textId="501EC4C0" w:rsidR="00750A98" w:rsidRDefault="00695B0E" w:rsidP="00650A98">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>July 2026</w:t>
+      <w:t>August</w:t>
+    </w:r>
+    <w:r w:rsidR="00D83473">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r w:rsidR="00650A98">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00650A98">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007A6809">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="007A6809">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="007A6809">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="007A6809">
@@ -9280,51 +9304,51 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:noProof/>
                         <w:color w:val="002D62"/>
                         <w:sz w:val="17"/>
                         <w:szCs w:val="17"/>
                       </w:rPr>
                       <w:drawing>
                         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16940764" wp14:editId="47EC564D">
                           <wp:extent cx="1326228" cy="781050"/>
                           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
                           <wp:docPr id="2" name="Picture 2"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="0" name="Picture 1"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
-                                  <a:blip r:embed="rId1">
+                                  <a:blip r:embed="rId8">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:srcRect/>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="1346520" cy="793001"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
                                 </pic:spPr>
                               </pic:pic>
@@ -9336,66 +9360,66 @@
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00ED2CC1">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00C35C14">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:noProof/>
                         <w:color w:val="444444"/>
                         <w:sz w:val="17"/>
                         <w:szCs w:val="17"/>
                       </w:rPr>
                       <w:drawing>
                         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57381480" wp14:editId="75B2A3A9">
                           <wp:extent cx="1060450" cy="718440"/>
                           <wp:effectExtent l="0" t="0" r="6350" b="5715"/>
                           <wp:docPr id="303" name="Picture 303" descr="Race_RGB_Bronze Award side colum size">
-                            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
+                            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
                           </wp:docPr>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="0" name="Picture 10" descr="Race_RGB_Bronze Award side colum size"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill rotWithShape="1">
-                                  <a:blip r:embed="rId3">
+                                  <a:blip r:embed="rId10">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:srcRect t="-8397" b="-1"/>
                                   <a:stretch/>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="1065446" cy="721825"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
                                   <a:extLst>
                                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                     </a:ext>
@@ -9413,51 +9437,51 @@
                       </w:rPr>
                       <w:t xml:space="preserve">     </w:t>
                     </w:r>
                     <w:r w:rsidR="00ED2CC1">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:drawing>
                         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59B594E6" wp14:editId="22F04457">
                           <wp:extent cx="1314315" cy="690245"/>
                           <wp:effectExtent l="0" t="0" r="635" b="0"/>
                           <wp:docPr id="304" name="Picture 304" descr="stonewall silver employer white"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="0" name="Picture 3" descr="stonewall silver employer white"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
-                                  <a:blip r:embed="rId4">
+                                  <a:blip r:embed="rId11">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:srcRect/>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="1341060" cy="704291"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
                                 </pic:spPr>
                               </pic:pic>
@@ -9472,51 +9496,51 @@
                       </w:rPr>
                       <w:t xml:space="preserve">      </w:t>
                     </w:r>
                     <w:r w:rsidR="00ED2CC1">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:drawing>
                         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7459C67A" wp14:editId="3320388C">
                           <wp:extent cx="785973" cy="785973"/>
                           <wp:effectExtent l="0" t="0" r="0" b="0"/>
                           <wp:docPr id="306" name="Picture 306" descr="Oxford Living Wage Logo"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="0" name="x_Picture 2" descr="Oxford Living Wage Logo"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
-                                  <a:blip r:embed="rId5" r:link="rId6">
+                                  <a:blip r:embed="rId12" r:link="rId13">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:srcRect/>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="791365" cy="791365"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
                                 </pic:spPr>
                               </pic:pic>
@@ -9531,51 +9555,51 @@
                       </w:rPr>
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                     <w:r w:rsidR="00ED2CC1">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:drawing>
                         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76262102" wp14:editId="2FCD34E0">
                           <wp:extent cx="990600" cy="781050"/>
                           <wp:effectExtent l="0" t="0" r="0" b="0"/>
                           <wp:docPr id="307" name="Picture 307"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="0" name="Picture 5"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
-                                  <a:blip r:embed="rId7">
+                                  <a:blip r:embed="rId14">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:srcRect/>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="990600" cy="781050"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
@@ -9594,51 +9618,51 @@
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00E442D8" w:rsidRPr="00287004">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17C01998" wp14:editId="608BDBA2">
           <wp:extent cx="1063929" cy="838867"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:docPr id="297" name="Picture 297" descr="LW_logo_employer_rgb"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 5" descr="LW_logo_employer_rgb"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId7">
+                  <a:blip r:embed="rId14">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1065145" cy="839826"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
@@ -9650,51 +9674,51 @@
     <w:r w:rsidR="007A6809">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E442D8" w:rsidRPr="00BB3993">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FA2AB6B" wp14:editId="0F7BE43C">
           <wp:extent cx="638175" cy="695325"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="298" name="Picture 1" descr="C:\Users\phar0145\Appdata\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\53GPBUSR\stw-top-100-employer-2019-black.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\phar0145\Appdata\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\53GPBUSR\stw-top-100-employer-2019-black.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId8">
+                  <a:blip r:embed="rId15">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="638175" cy="695325"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
@@ -9721,66 +9745,66 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="007A6809">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:color w:val="444444"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E442D8">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:color w:val="002D62"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E97017C" wp14:editId="6C1B2780">
           <wp:extent cx="666750" cy="723900"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="299" name="Picture 299" descr="HR_excellence3">
-            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 7" descr="HR_excellence3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId10">
+                  <a:blip r:embed="rId17">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="666750" cy="723900"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
@@ -9789,66 +9813,66 @@
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="004C5A80">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:color w:val="444444"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E442D8">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:color w:val="002D62"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6220D52D" wp14:editId="30E2C2D0">
           <wp:extent cx="1104900" cy="600075"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="300" name="Picture 300" descr="AS_RGB_Bronze-Award_reduced">
-            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId18"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 8" descr="AS_RGB_Bronze-Award_reduced"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId12">
+                  <a:blip r:embed="rId19">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1104900" cy="600075"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
@@ -9875,66 +9899,66 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="007A6809">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:color w:val="444444"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E442D8">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:color w:val="444444"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="209F051A" wp14:editId="778309C8">
           <wp:extent cx="1257300" cy="514350"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="301" name="Picture 301" descr="Mindful-Employer-logo-blue">
-            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId13"/>
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId20"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 9" descr="Mindful-Employer-logo-blue"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId14">
+                  <a:blip r:embed="rId21">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1257300" cy="514350"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
@@ -11465,108 +11489,110 @@
   <w:num w:numId="8" w16cid:durableId="1887141637">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1653677725">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="377172833">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="369309097">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="69633"/>
+    <o:shapedefaults v:ext="edit" spidmax="75777"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003422D3"/>
     <w:rsid w:val="00007242"/>
     <w:rsid w:val="000166D1"/>
     <w:rsid w:val="0002123D"/>
     <w:rsid w:val="000216DD"/>
     <w:rsid w:val="00022F92"/>
     <w:rsid w:val="00025FAE"/>
     <w:rsid w:val="00035D42"/>
     <w:rsid w:val="00036D35"/>
     <w:rsid w:val="0004220D"/>
     <w:rsid w:val="00042F4A"/>
     <w:rsid w:val="00043286"/>
     <w:rsid w:val="00043D30"/>
     <w:rsid w:val="00054AF8"/>
+    <w:rsid w:val="000563C1"/>
     <w:rsid w:val="00056B0F"/>
     <w:rsid w:val="000573DF"/>
     <w:rsid w:val="000674E8"/>
     <w:rsid w:val="00070267"/>
     <w:rsid w:val="000751D4"/>
     <w:rsid w:val="0007690B"/>
     <w:rsid w:val="00076A68"/>
     <w:rsid w:val="00082875"/>
     <w:rsid w:val="00082FD2"/>
     <w:rsid w:val="00084176"/>
     <w:rsid w:val="00085AE1"/>
     <w:rsid w:val="000863D6"/>
     <w:rsid w:val="000907BB"/>
     <w:rsid w:val="00092ECD"/>
     <w:rsid w:val="0009519B"/>
     <w:rsid w:val="000960C0"/>
     <w:rsid w:val="000A0ECD"/>
     <w:rsid w:val="000A172F"/>
     <w:rsid w:val="000A3DAC"/>
     <w:rsid w:val="000B2317"/>
     <w:rsid w:val="000B3580"/>
     <w:rsid w:val="000B43A9"/>
     <w:rsid w:val="000B63D6"/>
     <w:rsid w:val="000C16B1"/>
     <w:rsid w:val="000D07A9"/>
+    <w:rsid w:val="000D3F7C"/>
     <w:rsid w:val="000F2751"/>
     <w:rsid w:val="000F6E43"/>
     <w:rsid w:val="00105CAD"/>
     <w:rsid w:val="00113FF4"/>
     <w:rsid w:val="00115386"/>
     <w:rsid w:val="001176BE"/>
     <w:rsid w:val="00120561"/>
     <w:rsid w:val="00121E03"/>
     <w:rsid w:val="001239CD"/>
     <w:rsid w:val="001246A4"/>
     <w:rsid w:val="00124E9F"/>
     <w:rsid w:val="00126C79"/>
     <w:rsid w:val="0013428D"/>
     <w:rsid w:val="00134549"/>
     <w:rsid w:val="00134EE7"/>
     <w:rsid w:val="00137ADE"/>
     <w:rsid w:val="0014157B"/>
     <w:rsid w:val="001417C5"/>
     <w:rsid w:val="00142FC5"/>
     <w:rsid w:val="00144A3F"/>
     <w:rsid w:val="00144EC4"/>
     <w:rsid w:val="00146CC2"/>
     <w:rsid w:val="0014707D"/>
     <w:rsid w:val="00147104"/>
     <w:rsid w:val="00150A4E"/>
@@ -11658,50 +11684,51 @@
     <w:rsid w:val="003422D3"/>
     <w:rsid w:val="0035230D"/>
     <w:rsid w:val="00355878"/>
     <w:rsid w:val="00356DEE"/>
     <w:rsid w:val="00360C48"/>
     <w:rsid w:val="00360C77"/>
     <w:rsid w:val="00361ADB"/>
     <w:rsid w:val="00363BA6"/>
     <w:rsid w:val="0036445C"/>
     <w:rsid w:val="00367279"/>
     <w:rsid w:val="00372E56"/>
     <w:rsid w:val="003800D1"/>
     <w:rsid w:val="003814A6"/>
     <w:rsid w:val="00390CF5"/>
     <w:rsid w:val="0039512B"/>
     <w:rsid w:val="00396295"/>
     <w:rsid w:val="00397B44"/>
     <w:rsid w:val="003A31EB"/>
     <w:rsid w:val="003A44C7"/>
     <w:rsid w:val="003A4CFA"/>
     <w:rsid w:val="003B3A25"/>
     <w:rsid w:val="003C402B"/>
     <w:rsid w:val="003C6CD4"/>
     <w:rsid w:val="003C72D7"/>
     <w:rsid w:val="003C7612"/>
+    <w:rsid w:val="003D5B6D"/>
     <w:rsid w:val="003D67C5"/>
     <w:rsid w:val="003D705B"/>
     <w:rsid w:val="003F30E7"/>
     <w:rsid w:val="003F7EF7"/>
     <w:rsid w:val="00402102"/>
     <w:rsid w:val="00404D6A"/>
     <w:rsid w:val="00410B77"/>
     <w:rsid w:val="00411AE0"/>
     <w:rsid w:val="00422A79"/>
     <w:rsid w:val="0042462D"/>
     <w:rsid w:val="004305B3"/>
     <w:rsid w:val="00431770"/>
     <w:rsid w:val="0043311B"/>
     <w:rsid w:val="00434FFE"/>
     <w:rsid w:val="00435469"/>
     <w:rsid w:val="00443966"/>
     <w:rsid w:val="00443B0B"/>
     <w:rsid w:val="00443B5F"/>
     <w:rsid w:val="00444A12"/>
     <w:rsid w:val="00445EA7"/>
     <w:rsid w:val="004477C4"/>
     <w:rsid w:val="00456896"/>
     <w:rsid w:val="0045779A"/>
     <w:rsid w:val="004578FF"/>
     <w:rsid w:val="00461F02"/>
@@ -11781,89 +11808,91 @@
     <w:rsid w:val="005C6CD3"/>
     <w:rsid w:val="005E0EB1"/>
     <w:rsid w:val="005E3124"/>
     <w:rsid w:val="005E3FAD"/>
     <w:rsid w:val="005E496E"/>
     <w:rsid w:val="005F0337"/>
     <w:rsid w:val="005F55F0"/>
     <w:rsid w:val="00600661"/>
     <w:rsid w:val="00602C5B"/>
     <w:rsid w:val="00602CBF"/>
     <w:rsid w:val="0060354F"/>
     <w:rsid w:val="006104F2"/>
     <w:rsid w:val="00616E49"/>
     <w:rsid w:val="00624151"/>
     <w:rsid w:val="00624981"/>
     <w:rsid w:val="00636837"/>
     <w:rsid w:val="006414D6"/>
     <w:rsid w:val="006427B2"/>
     <w:rsid w:val="00642EA2"/>
     <w:rsid w:val="00646F62"/>
     <w:rsid w:val="00650A98"/>
     <w:rsid w:val="006678BC"/>
     <w:rsid w:val="006763CD"/>
     <w:rsid w:val="00677142"/>
     <w:rsid w:val="00687A05"/>
+    <w:rsid w:val="00695B0E"/>
     <w:rsid w:val="00696CA8"/>
     <w:rsid w:val="006A1D70"/>
     <w:rsid w:val="006A20BE"/>
     <w:rsid w:val="006A638E"/>
     <w:rsid w:val="006B719A"/>
     <w:rsid w:val="006C394C"/>
     <w:rsid w:val="006C62D1"/>
     <w:rsid w:val="006C6543"/>
     <w:rsid w:val="006D01B1"/>
     <w:rsid w:val="006D1C12"/>
     <w:rsid w:val="006D7174"/>
     <w:rsid w:val="006E01BA"/>
     <w:rsid w:val="006E155E"/>
     <w:rsid w:val="006E1A4C"/>
     <w:rsid w:val="006E78B9"/>
     <w:rsid w:val="006F038A"/>
     <w:rsid w:val="006F3B09"/>
     <w:rsid w:val="006F3EE9"/>
     <w:rsid w:val="0070104D"/>
     <w:rsid w:val="007014F6"/>
     <w:rsid w:val="00707A0F"/>
     <w:rsid w:val="00712614"/>
     <w:rsid w:val="00714845"/>
     <w:rsid w:val="00716AA7"/>
     <w:rsid w:val="00717904"/>
     <w:rsid w:val="00720252"/>
     <w:rsid w:val="00720EAB"/>
     <w:rsid w:val="0072197C"/>
     <w:rsid w:val="007226F5"/>
     <w:rsid w:val="00724584"/>
     <w:rsid w:val="00725887"/>
     <w:rsid w:val="007300A0"/>
     <w:rsid w:val="0073342F"/>
     <w:rsid w:val="00735196"/>
     <w:rsid w:val="007370BA"/>
     <w:rsid w:val="007408C8"/>
     <w:rsid w:val="00750A98"/>
     <w:rsid w:val="0075346D"/>
     <w:rsid w:val="00753876"/>
+    <w:rsid w:val="00757758"/>
     <w:rsid w:val="00764655"/>
     <w:rsid w:val="00765406"/>
     <w:rsid w:val="0076580E"/>
     <w:rsid w:val="0077039D"/>
     <w:rsid w:val="00771046"/>
     <w:rsid w:val="00773078"/>
     <w:rsid w:val="00776273"/>
     <w:rsid w:val="00777742"/>
     <w:rsid w:val="00784231"/>
     <w:rsid w:val="007850C9"/>
     <w:rsid w:val="0078519E"/>
     <w:rsid w:val="007865CE"/>
     <w:rsid w:val="00790540"/>
     <w:rsid w:val="00790F9D"/>
     <w:rsid w:val="0079556A"/>
     <w:rsid w:val="007A1FF0"/>
     <w:rsid w:val="007A6809"/>
     <w:rsid w:val="007A6BF8"/>
     <w:rsid w:val="007B218C"/>
     <w:rsid w:val="007B2AEB"/>
     <w:rsid w:val="007B34AA"/>
     <w:rsid w:val="007B5A54"/>
     <w:rsid w:val="007B61B5"/>
     <w:rsid w:val="007B710E"/>
     <w:rsid w:val="007D3411"/>
@@ -11886,50 +11915,51 @@
     <w:rsid w:val="008426C8"/>
     <w:rsid w:val="00847DFC"/>
     <w:rsid w:val="00851BAB"/>
     <w:rsid w:val="00860D8D"/>
     <w:rsid w:val="00863296"/>
     <w:rsid w:val="00865CE1"/>
     <w:rsid w:val="00872655"/>
     <w:rsid w:val="00875A73"/>
     <w:rsid w:val="00877459"/>
     <w:rsid w:val="00886EB7"/>
     <w:rsid w:val="008920C4"/>
     <w:rsid w:val="008A3B2D"/>
     <w:rsid w:val="008B0812"/>
     <w:rsid w:val="008C4640"/>
     <w:rsid w:val="008C4DB2"/>
     <w:rsid w:val="008E0FCB"/>
     <w:rsid w:val="008E162C"/>
     <w:rsid w:val="008F2034"/>
     <w:rsid w:val="008F3F55"/>
     <w:rsid w:val="008F5600"/>
     <w:rsid w:val="008F6F49"/>
     <w:rsid w:val="0090312A"/>
     <w:rsid w:val="00905C88"/>
     <w:rsid w:val="00905E03"/>
     <w:rsid w:val="00906666"/>
+    <w:rsid w:val="00911C46"/>
     <w:rsid w:val="00912B02"/>
     <w:rsid w:val="009141D5"/>
     <w:rsid w:val="009147EA"/>
     <w:rsid w:val="00920DA3"/>
     <w:rsid w:val="00921D08"/>
     <w:rsid w:val="00922FB5"/>
     <w:rsid w:val="0092572E"/>
     <w:rsid w:val="0092655D"/>
     <w:rsid w:val="00926BE3"/>
     <w:rsid w:val="00927313"/>
     <w:rsid w:val="009307DF"/>
     <w:rsid w:val="00934C7C"/>
     <w:rsid w:val="00937848"/>
     <w:rsid w:val="00941228"/>
     <w:rsid w:val="009435FC"/>
     <w:rsid w:val="00943DA3"/>
     <w:rsid w:val="00944D2E"/>
     <w:rsid w:val="00945560"/>
     <w:rsid w:val="009553C8"/>
     <w:rsid w:val="00961D85"/>
     <w:rsid w:val="0096284E"/>
     <w:rsid w:val="00962F9C"/>
     <w:rsid w:val="0096326F"/>
     <w:rsid w:val="00965FF3"/>
     <w:rsid w:val="00971A39"/>
@@ -11937,50 +11967,51 @@
     <w:rsid w:val="00973106"/>
     <w:rsid w:val="00973D05"/>
     <w:rsid w:val="009756E4"/>
     <w:rsid w:val="00981BA2"/>
     <w:rsid w:val="00985A85"/>
     <w:rsid w:val="00985F0E"/>
     <w:rsid w:val="0099048C"/>
     <w:rsid w:val="009907C7"/>
     <w:rsid w:val="009A147E"/>
     <w:rsid w:val="009A2B2C"/>
     <w:rsid w:val="009A49D7"/>
     <w:rsid w:val="009A7F12"/>
     <w:rsid w:val="009B0BE6"/>
     <w:rsid w:val="009B7F99"/>
     <w:rsid w:val="009C44AB"/>
     <w:rsid w:val="009C65A1"/>
     <w:rsid w:val="009D1659"/>
     <w:rsid w:val="009D1749"/>
     <w:rsid w:val="009D27B9"/>
     <w:rsid w:val="009D3413"/>
     <w:rsid w:val="009D3471"/>
     <w:rsid w:val="009E0482"/>
     <w:rsid w:val="009E0D1A"/>
     <w:rsid w:val="009E1A40"/>
     <w:rsid w:val="009E771B"/>
+    <w:rsid w:val="009F0877"/>
     <w:rsid w:val="009F1738"/>
     <w:rsid w:val="009F23F8"/>
     <w:rsid w:val="009F2B14"/>
     <w:rsid w:val="009F51BC"/>
     <w:rsid w:val="009F5B1D"/>
     <w:rsid w:val="009F5DE2"/>
     <w:rsid w:val="00A0148E"/>
     <w:rsid w:val="00A03D85"/>
     <w:rsid w:val="00A32EC9"/>
     <w:rsid w:val="00A352A7"/>
     <w:rsid w:val="00A43AAD"/>
     <w:rsid w:val="00A472C0"/>
     <w:rsid w:val="00A4745F"/>
     <w:rsid w:val="00A53900"/>
     <w:rsid w:val="00A601D6"/>
     <w:rsid w:val="00A603AC"/>
     <w:rsid w:val="00A64D2C"/>
     <w:rsid w:val="00A73136"/>
     <w:rsid w:val="00A73C1D"/>
     <w:rsid w:val="00A74521"/>
     <w:rsid w:val="00A74C09"/>
     <w:rsid w:val="00A750BD"/>
     <w:rsid w:val="00A75CA8"/>
     <w:rsid w:val="00A849F6"/>
     <w:rsid w:val="00A84A9F"/>
@@ -11989,50 +12020,51 @@
     <w:rsid w:val="00A86944"/>
     <w:rsid w:val="00A9251E"/>
     <w:rsid w:val="00A92C61"/>
     <w:rsid w:val="00A9560D"/>
     <w:rsid w:val="00AA768A"/>
     <w:rsid w:val="00AB4895"/>
     <w:rsid w:val="00AB73F7"/>
     <w:rsid w:val="00AC10E9"/>
     <w:rsid w:val="00AC1646"/>
     <w:rsid w:val="00AC245E"/>
     <w:rsid w:val="00AC3DD2"/>
     <w:rsid w:val="00AD3587"/>
     <w:rsid w:val="00AD4CB3"/>
     <w:rsid w:val="00AD5CB0"/>
     <w:rsid w:val="00AE2307"/>
     <w:rsid w:val="00AE66D6"/>
     <w:rsid w:val="00AF0B96"/>
     <w:rsid w:val="00AF3D73"/>
     <w:rsid w:val="00AF3FD7"/>
     <w:rsid w:val="00AF5E04"/>
     <w:rsid w:val="00AF6C50"/>
     <w:rsid w:val="00AF6D13"/>
     <w:rsid w:val="00B04AAA"/>
     <w:rsid w:val="00B06785"/>
     <w:rsid w:val="00B077BD"/>
+    <w:rsid w:val="00B10BE9"/>
     <w:rsid w:val="00B11BF9"/>
     <w:rsid w:val="00B11DB4"/>
     <w:rsid w:val="00B176D5"/>
     <w:rsid w:val="00B177E5"/>
     <w:rsid w:val="00B20585"/>
     <w:rsid w:val="00B23EC8"/>
     <w:rsid w:val="00B3172C"/>
     <w:rsid w:val="00B31BD5"/>
     <w:rsid w:val="00B41CCE"/>
     <w:rsid w:val="00B51AC6"/>
     <w:rsid w:val="00B64C7E"/>
     <w:rsid w:val="00B716B0"/>
     <w:rsid w:val="00B73289"/>
     <w:rsid w:val="00B74278"/>
     <w:rsid w:val="00B80195"/>
     <w:rsid w:val="00B81B51"/>
     <w:rsid w:val="00B82257"/>
     <w:rsid w:val="00B84969"/>
     <w:rsid w:val="00B91348"/>
     <w:rsid w:val="00B91B46"/>
     <w:rsid w:val="00B953FA"/>
     <w:rsid w:val="00BA19F5"/>
     <w:rsid w:val="00BA4695"/>
     <w:rsid w:val="00BA7005"/>
     <w:rsid w:val="00BB038F"/>
@@ -12106,92 +12138,94 @@
     <w:rsid w:val="00D24BA0"/>
     <w:rsid w:val="00D2505F"/>
     <w:rsid w:val="00D37FA6"/>
     <w:rsid w:val="00D40E23"/>
     <w:rsid w:val="00D43C26"/>
     <w:rsid w:val="00D43F02"/>
     <w:rsid w:val="00D4723A"/>
     <w:rsid w:val="00D47971"/>
     <w:rsid w:val="00D47EE2"/>
     <w:rsid w:val="00D53579"/>
     <w:rsid w:val="00D5408E"/>
     <w:rsid w:val="00D540D0"/>
     <w:rsid w:val="00D5429D"/>
     <w:rsid w:val="00D56331"/>
     <w:rsid w:val="00D575C9"/>
     <w:rsid w:val="00D61D82"/>
     <w:rsid w:val="00D62F0F"/>
     <w:rsid w:val="00D71B5A"/>
     <w:rsid w:val="00D725CF"/>
     <w:rsid w:val="00D730A1"/>
     <w:rsid w:val="00D75144"/>
     <w:rsid w:val="00D8136A"/>
     <w:rsid w:val="00D81E3A"/>
     <w:rsid w:val="00D83473"/>
     <w:rsid w:val="00D874D8"/>
+    <w:rsid w:val="00D9406E"/>
     <w:rsid w:val="00D95E9D"/>
     <w:rsid w:val="00DA31C8"/>
     <w:rsid w:val="00DA6B8C"/>
     <w:rsid w:val="00DB0C26"/>
     <w:rsid w:val="00DB38AF"/>
     <w:rsid w:val="00DB50C4"/>
     <w:rsid w:val="00DC0151"/>
     <w:rsid w:val="00DC09FC"/>
     <w:rsid w:val="00DD0A51"/>
     <w:rsid w:val="00DD536C"/>
     <w:rsid w:val="00DD7227"/>
     <w:rsid w:val="00DE00AF"/>
     <w:rsid w:val="00DE3F3D"/>
     <w:rsid w:val="00E00B66"/>
     <w:rsid w:val="00E04919"/>
     <w:rsid w:val="00E069D4"/>
     <w:rsid w:val="00E123EE"/>
     <w:rsid w:val="00E1512B"/>
     <w:rsid w:val="00E15315"/>
     <w:rsid w:val="00E1750E"/>
     <w:rsid w:val="00E25171"/>
     <w:rsid w:val="00E276C1"/>
     <w:rsid w:val="00E329D4"/>
     <w:rsid w:val="00E333FE"/>
     <w:rsid w:val="00E33E48"/>
     <w:rsid w:val="00E351F3"/>
     <w:rsid w:val="00E37293"/>
     <w:rsid w:val="00E442D8"/>
     <w:rsid w:val="00E47F20"/>
     <w:rsid w:val="00E53AAC"/>
     <w:rsid w:val="00E53FFD"/>
     <w:rsid w:val="00E5406B"/>
     <w:rsid w:val="00E56DC1"/>
     <w:rsid w:val="00E608DA"/>
     <w:rsid w:val="00E612D2"/>
     <w:rsid w:val="00E61766"/>
     <w:rsid w:val="00E6554C"/>
     <w:rsid w:val="00E727E7"/>
     <w:rsid w:val="00E85030"/>
     <w:rsid w:val="00E85583"/>
     <w:rsid w:val="00E8609C"/>
     <w:rsid w:val="00E86A70"/>
+    <w:rsid w:val="00E86C36"/>
     <w:rsid w:val="00E86ED6"/>
     <w:rsid w:val="00E870C9"/>
     <w:rsid w:val="00E9251C"/>
     <w:rsid w:val="00E94172"/>
     <w:rsid w:val="00E949E4"/>
     <w:rsid w:val="00EA3A86"/>
     <w:rsid w:val="00EA528D"/>
     <w:rsid w:val="00EA73CA"/>
     <w:rsid w:val="00EB6005"/>
     <w:rsid w:val="00EB6611"/>
     <w:rsid w:val="00EC53AF"/>
     <w:rsid w:val="00EC7FFE"/>
     <w:rsid w:val="00ED2CC1"/>
     <w:rsid w:val="00ED4A79"/>
     <w:rsid w:val="00ED5C40"/>
     <w:rsid w:val="00ED76CF"/>
     <w:rsid w:val="00ED7E1D"/>
     <w:rsid w:val="00EE116A"/>
     <w:rsid w:val="00EF34E1"/>
     <w:rsid w:val="00F042FE"/>
     <w:rsid w:val="00F06FCE"/>
     <w:rsid w:val="00F166DD"/>
     <w:rsid w:val="00F167B4"/>
     <w:rsid w:val="00F16BCD"/>
     <w:rsid w:val="00F21498"/>
@@ -12234,51 +12268,51 @@
     <w:rsid w:val="00FD5552"/>
     <w:rsid w:val="00FD5B66"/>
     <w:rsid w:val="00FE044A"/>
     <w:rsid w:val="00FE2805"/>
     <w:rsid w:val="00FE4358"/>
     <w:rsid w:val="00FF07C8"/>
     <w:rsid w:val="00FF11D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="69633"/>
+    <o:shapedefaults v:ext="edit" spidmax="75777"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6695842C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E5107F30-F340-4F97-948C-167F3620DCC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -14126,55 +14160,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1969124525">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hse.gov.uk/pubns/misc208.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://compliance.admin.ox.ac.uk/job-applicant-privacy-policy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/research/support/researcher-hub/about" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medsci.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/terms-and-conditions-of-employment" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/working-here" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/pre-employment-screening" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recruitment@phc.ox.ac.uk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/life-in-oxford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:staffdisability@admin.ox.ac.uk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/support-with-online-applications" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unioxfordnexus.sharepoint.com/sites/OXINTRANET-working-here/SitePages/the-ejra.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edu.admin.ox.ac.uk/support-for-disabled-staff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unioxfordnexus.sharepoint.com/sites/OXINTRANET-working-here/SitePages/planning-a-recruitment.aspx?web=1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phc.ox.ac.uk/about/our_values/our_values" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sport.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unioxfordnexus.sharepoint.com/sites/OXINTRANET-working-here/SitePages/higher-education-role-analysis-hera.aspx?web=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/how-to-apply" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://compliance.admin.ox.ac.uk/data-protection-policy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.club.ox.ac.uk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/life-in-oxford/childcare-and-schooling/childcare" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ox.ac.uk/safety/policy-statements/s2-09/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/how-to-apply" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/visas-and-immigration" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newcomers.ox.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.phc.ox.ac.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hse.gov.uk/pubns/misc208.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/support-with-online-applications" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edu.admin.ox.ac.uk/support-for-disabled-staff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phc.ox.ac.uk/about/our_values" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sport.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/research/support/researcher-hub/about" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://compliance.admin.ox.ac.uk/job-applicant-privacy-policy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/pre-employment-screening" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medsci.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/working-here" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/terms-and-conditions-of-employment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:staffdisability@admin.ox.ac.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.phc.ox.ac.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/how-to-apply" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/visas-and-immigration" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unioxfordnexus.sharepoint.com/sites/OXINTRANET-working-here/SitePages/planning-a-recruitment.aspx?web=1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phc.ox.ac.uk/about" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unioxfordnexus.sharepoint.com/sites/OXINTRANET-working-here/SitePages/the-ejra.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unioxfordnexus.sharepoint.com/sites/OXINTRANET-working-here/SitePages/higher-education-role-analysis-hera.aspx?web=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/building-our-future/vision/master-plan-areas/roq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recruitment@phc.ox.ac.uk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://compliance.admin.ox.ac.uk/data-protection-policy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/life-in-oxford" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ox.ac.uk/safety/policy-statements/s2-09/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/explore-our-careers/applications-process/how-to-apply" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.club.ox.ac.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/jobs/life-in-oxford/childcare-and-schooling/childcare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phc.ox.ac.uk/intranet/Equality-Diversity-and-Inclusion-at-NDPCHS/equality-diversity-and-inclusion-at-ndpchs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newcomers.ox.ac.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ox.ac.uk/eop/disab/mindfulemployer/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ox.ac.uk/eop/race/raceequalitychartermark/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image006.jpg@01D8EDD5.B07C4220" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ox.ac.uk/eop/gender/athenaswan/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ox.ac.uk/personnel/staffinfo/resstaff/hrexcellence/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image006.jpg@01D8EDD5.B07C4220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ox.ac.uk/eop/gender/athenaswan/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ox.ac.uk/eop/race/raceequalitychartermark/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ox.ac.uk/personnel/staffinfo/resstaff/hrexcellence/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ox.ac.uk/eop/disab/mindfulemployer/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image006.jpg@01D8EDD5.B07C4220" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ox.ac.uk/eop/race/raceequalitychartermark/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image100.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -14418,76 +14452,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FC50455-EEEF-4E6C-BD21-0FBB49372438}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>23952</Characters>
+  <Pages>11</Pages>
+  <Words>3652</Words>
+  <Characters>24484</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>199</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>204</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Job description and person specificationselection criteria</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Oxford</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27517</CharactersWithSpaces>
+  <CharactersWithSpaces>28080</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="210" baseType="variant">
       <vt:variant>
         <vt:i4>3342395</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>132</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.newcomers.ox.ac.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3801130</vt:i4>
       </vt:variant>
       <vt:variant>