--- v0 (2025-11-04)
+++ v1 (2026-04-19)
@@ -1,1505 +1,2178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="38EAEBE2" w14:textId="77777777" w:rsidR="007701DA" w:rsidRDefault="005C7DA9" w:rsidP="001F75DA">
+    <w:p w:rsidR="007701DA" w:rsidP="3AB19B5C" w:rsidRDefault="005C7DA9" w14:paraId="38EAEBE2" w14:textId="77777777" w14:noSpellErr="1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3AB19B5C" w:rsidR="13E81F31">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NDPCHS Athena SWAN Self-Assessment Team (SAT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0076290F" w:rsidP="001F75DA" w:rsidRDefault="0076290F" w14:paraId="2768033C" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C7DA9">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="50AF5D58">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E5F6898" wp14:editId="6D3C5E0A">
-            <wp:extent cx="1650483" cy="1033670"/>
+          <wp:inline wp14:editId="2050F1BD" wp14:anchorId="3E5F6898">
+            <wp:extent cx="1391934" cy="871745"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" title=""/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Athena Swan on white.png"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
-                      <a:extLst>
+                    <a:blip r:embed="R2bebc3fb00e44092">
+                      <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
-                    <a:xfrm>
+                    <a:xfrm rot="0" flipH="0" flipV="0">
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1657574" cy="1038111"/>
+                      <a:ext cx="1391934" cy="871745"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C50EF3C" w14:textId="77777777" w:rsidR="005C7DA9" w:rsidRDefault="00514D7D" w:rsidP="00157679">
+    <w:p w:rsidR="005C7DA9" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="5C50EF3C" w14:textId="1D000FC6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3AB19B5C" w:rsidR="76D95B03">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terms of Reference </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AB19B5C" w:rsidR="637CD22D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AB19B5C" w:rsidR="76D95B03">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>TOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AB19B5C" w:rsidR="19C5E616">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="00514D7D" w:rsidRDefault="00514D7D" w14:paraId="27F6B3DB" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Terms of Reference TOR</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="27F6B3DB" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+        <w:t>Athena Swan SAT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="3E5E90FB" w14:textId="60890F32">
       <w:pPr>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="3E5E90FB" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rab8392fcdd394b41">
+        <w:r w:rsidRPr="1E482412" w:rsidR="76D95B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDPCHS Athena Swan SAT</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> work as a group to drive forward the development and improvement of practical steps towards the advancement of equality.  They will </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>be responsible for</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>substantial</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="385D9071">
+        <w:rPr/>
+        <w:t>self-analysis and</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> will strive to ensure that the principles of Athena Swan are embedded throughout the culture of the Department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="4CECBE68" w14:textId="49CBBEDE">
       <w:pPr>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00514D7D">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
         <w:t xml:space="preserve">The SAT works together with the </w:t>
       </w:r>
-      <w:r w:rsidR="00196D10">
+      <w:r w:rsidR="197F9230">
+        <w:rPr/>
         <w:t xml:space="preserve">working groups </w:t>
       </w:r>
-      <w:r w:rsidRPr="00514D7D">
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
         <w:t xml:space="preserve">to enhance working life for all staff and students and to encourage engagement and inclusion. It will meet at least 4 times per year and will report to the Department </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
         <w:t xml:space="preserve">People and EDI </w:t>
       </w:r>
-      <w:r w:rsidRPr="00514D7D">
-[...13 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="3E91EB91">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> All members of the SAT are expected to</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> uphold the Athena Swan principles in the department and </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>champion</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> equality, </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>diversity</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> and inclusion by contributing to the working groups.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00546C09" w:rsidR="00546C09" w:rsidP="3AB19B5C" w:rsidRDefault="00546C09" w14:paraId="55B9AABF" w14:textId="77777777" w14:noSpellErr="1">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-    <w:p w14:paraId="4ED85719" w14:textId="77777777" w:rsidR="00546C09" w:rsidRDefault="00546C09" w:rsidP="00546C09">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3AB19B5C" w:rsidR="28470D3E">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The SAT will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AB19B5C" w:rsidR="28470D3E">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>be responsible for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AB19B5C" w:rsidR="28470D3E">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00546C09" w:rsidP="00546C09" w:rsidRDefault="00546C09" w14:paraId="4ED85719" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Overseeing, guiding and preparing for submission of the Department’s Athena Swan award applications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9241A2" w14:textId="77777777" w:rsidR="00546C09" w:rsidRDefault="00546C09" w:rsidP="00546C09">
+    <w:p w:rsidR="00546C09" w:rsidP="00546C09" w:rsidRDefault="00546C09" w14:paraId="5C9241A2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Implementation and monitoring of the Athena Swan action plan, as well as measuring progress of the actions within it</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71ECBEBD" w14:textId="77777777" w:rsidR="00546C09" w:rsidRDefault="00546C09" w:rsidP="00546C09">
+    <w:p w:rsidR="00546C09" w:rsidP="00546C09" w:rsidRDefault="00546C09" w14:paraId="71ECBEBD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Overseeing and ensuring appropriate staff and student consultation. Including distribution and analysis of pulse surveys, staff and student biennial surveys</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225E3F2A" w14:textId="77777777" w:rsidR="00546C09" w:rsidRDefault="00546C09" w:rsidP="00546C09">
+    <w:p w:rsidR="00546C09" w:rsidP="00546C09" w:rsidRDefault="00546C09" w14:paraId="225E3F2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Take practical steps through consultation, recommendations and actions to further equality, and diversity in the department and promote an inclusive working culture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A9F452" w14:textId="77777777" w:rsidR="00546C09" w:rsidRDefault="00546C09" w:rsidP="00546C09">
+    <w:p w:rsidR="00546C09" w:rsidP="00546C09" w:rsidRDefault="00546C09" w14:paraId="14A9F452" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Coordinating data collection and analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570E9AE5" w14:textId="77777777" w:rsidR="00546C09" w:rsidRDefault="00546C09" w:rsidP="00546C09">
+    <w:p w:rsidR="00546C09" w:rsidP="00546C09" w:rsidRDefault="00546C09" w14:paraId="570E9AE5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Share good practice from our Gold award with the rest of the University and other departments nationally </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315171BA" w14:textId="7188EEB1" w:rsidR="00514D7D" w:rsidRDefault="00196D10" w:rsidP="00514D7D">
+    <w:p w:rsidR="00514D7D" w:rsidP="1E482412" w:rsidRDefault="00196D10" w14:paraId="315171BA" w14:textId="02DCA30C">
       <w:pPr>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="1C84AD29" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E482412" w:rsidR="197F9230">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>SAT Membership</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="0E929444">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for 2025-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="197F9230">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="1C84AD29" w14:textId="604F7C0A">
       <w:pPr>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="28F3C767" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve">SAT membership </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>comprises</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> of a chair and deputy, working group leads, staff </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>representatives</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> and key staff members. Chair, deputy and working group leads will serve a term of five years to ensure continuity throughout the duration of an Athena Swan award. If at the end of the term they wish to be </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>re-</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>appointed</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> they may only do so after the post has been opened to all department </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>members</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> and the SAT agrees </w:t>
+      </w:r>
+      <w:r w:rsidR="3BFF3CB2">
+        <w:rPr/>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>their re-appointment. Where a deputy has been appointed</w:t>
+      </w:r>
+      <w:r w:rsidR="2CC9DBBC">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> it is expected that they will lead the next round once the current member has stepped down.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="28F3C767" w14:textId="77777777" w14:noSpellErr="1">
       <w:pPr>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2B35752A" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve">The role of representative is appointed by those they </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>represent</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> and may hold a shorter term depending on the group’s wish. This is to be reviewed a minimum of every five years. Roles held due to job role are to be reconfirmed in SAT membership each application round they currently include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2F074B35" w:rsidP="2F074B35" w:rsidRDefault="2F074B35" w14:paraId="5B5659B8" w14:textId="1C44A3BB">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="2B35752A" w14:textId="77777777" w14:noSpellErr="1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
         <w:t>Head of Department </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDC8F52" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="3CDC8F52" w14:textId="77777777" w14:noSpellErr="1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00514D7D">
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
         <w:t>Head of Administration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74730611" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="74730611" w14:textId="77777777" w14:noSpellErr="1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00514D7D">
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
         <w:t>Head of HR </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5913302F" w14:textId="77777777" w:rsidR="003C0825" w:rsidRDefault="003C0825" w:rsidP="003C0825">
+    <w:p w:rsidR="003C0825" w:rsidP="3AB19B5C" w:rsidRDefault="003C0825" w14:paraId="5913302F" w14:textId="77777777" w14:noSpellErr="1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003C0825">
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="2A741315">
+        <w:rPr/>
         <w:t>HR Operations Manager</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103BC487" w14:textId="36FE691C" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="003C0825">
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="103BC487" w14:textId="36FE691C" w14:noSpellErr="1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00514D7D">
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
         <w:t>Head of Communications </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEF17E1" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+    <w:p w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="5FEF17E1" w14:textId="2CE855C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="7273EC5A" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="512F466E">
+        <w:rPr/>
+        <w:t>Head of Organisational Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="03B41CF7" w:rsidP="3AB19B5C" w:rsidRDefault="03B41CF7" w14:paraId="0B883E6C" w14:textId="2E84AB31">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="03B41CF7">
+        <w:rPr/>
+        <w:t>Early and Mid-Career Researcher</w:t>
+      </w:r>
+      <w:r w:rsidR="45B6605C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> representatives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4B52E88C" w:rsidP="05DC04A0" w:rsidRDefault="4B52E88C" w14:paraId="68A63360" w14:textId="38872534">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="4B52E88C">
+        <w:rPr/>
+        <w:t>DPhil Student representatives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5328BA9B" w:rsidP="1E482412" w:rsidRDefault="5328BA9B" w14:paraId="5840B1A9" w14:textId="30FA5866">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E482412" w:rsidR="5328BA9B">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Disability Representative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="280A8A9E">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NEW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5328BA9B" w:rsidP="1E482412" w:rsidRDefault="5328BA9B" w14:paraId="01E9A464" w14:textId="3DD4F8D2">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E482412" w:rsidR="5328BA9B">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Carers Working Group Representative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="4755B971">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="38A5B496">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NEW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00830630" w:rsidP="3AB19B5C" w:rsidRDefault="00830630" w14:paraId="5FB4BD94" w14:textId="04154D89" w14:noSpellErr="1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="512F466E">
+        <w:rPr/>
+        <w:t xml:space="preserve">EDI </w:t>
+      </w:r>
+      <w:r w:rsidR="512F466E">
+        <w:rPr/>
+        <w:t>and Culture Coordinator (Secretary)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="7273EC5A" w14:textId="423B39CA">
       <w:pPr>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="641B537A" w14:textId="4C917A11" w:rsidR="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="009A2FB9">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve">The Medical Sciences Division Athena </w:t>
+      </w:r>
+      <w:r w:rsidR="633FCA5B">
+        <w:rPr/>
+        <w:t xml:space="preserve">Swan </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>Advisor will also be invited to attend SAT meetings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="22C7B04C" w14:textId="32E7FCF1">
       <w:pPr>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00514D7D">
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
         <w:t>mong the SAT membership will be a balance of clinical and research specialist (non-clinical) researchers; professional and support staff</w:t>
       </w:r>
-      <w:r w:rsidR="00196D10">
+      <w:r w:rsidR="197F9230">
+        <w:rPr/>
         <w:t xml:space="preserve"> including the Clinical Trials Unit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00514D7D">
-[...3 lines deleted...]
-    <w:p w14:paraId="0404B326" w14:textId="77777777" w:rsidR="009A2FB9" w:rsidRDefault="009A2FB9" w:rsidP="009A2FB9">
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve">; early and mid-career researchers; senior academic colleagues; and </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>an appropriate gender</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> balance. It is the responsibility of the Athena</w:t>
+      </w:r>
+      <w:r w:rsidR="41F2F9BA">
+        <w:rPr/>
+        <w:t xml:space="preserve"> Swan</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve">lead and Deputy Lead(s) to ensure that this balance is </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>appropriate in</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> the context of the Department’s overall </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>staffing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="075E69C2" w14:textId="01D37F76">
       <w:pPr>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="075E69C2" w14:textId="0FCB7D08" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E482412" w:rsidR="76D95B03">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>‘Core</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="76D95B03">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>’ working groups</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="28470D3E">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="4C0BE34F" w14:textId="77777777" w14:noSpellErr="1">
       <w:pPr>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00514D7D">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
         <w:t>To support its work, the SAT will work through a small number of ‘core’ groups. These are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F85D462" w14:textId="0173F3AA" w:rsidR="00546C09" w:rsidRDefault="00546C09" w:rsidP="00514D7D">
+    <w:p w:rsidR="00546C09" w:rsidP="1E482412" w:rsidRDefault="00546C09" w14:paraId="5F85D462" w14:textId="6B8E700C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="008A476D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="28470D3E">
+        <w:rPr/>
+        <w:t>Bullying and Harass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="28470D3E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ment (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="5141209E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">led by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="28470D3E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Kathryn Ungerer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="5A4F4D5D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="5A4F4D5D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sarah Lewis as interim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="19F79FB8">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="68AB7DC2" w14:textId="4AAA5D00" w:rsidR="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+      <w:r w:rsidRPr="1E482412" w:rsidR="351E0485">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00514D7D" w:rsidP="1E482412" w:rsidRDefault="00514D7D" w14:paraId="68AB7DC2" w14:textId="4AAA5D00">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00514D7D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E482412" w:rsidR="76D95B03">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Data monitoring (led by James Sheppard)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BEB234" w14:textId="6B7CAC87" w:rsidR="00196D10" w:rsidRPr="00514D7D" w:rsidRDefault="00196D10" w:rsidP="00196D10">
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00196D10" w:rsidP="1E482412" w:rsidRDefault="00196D10" w14:paraId="04BEB234" w14:textId="3CBDF430">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E482412" w:rsidR="197F9230">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">DPhil Group (reps </w:t>
       </w:r>
-      <w:r w:rsidRPr="00196D10">
+      <w:r w:rsidRPr="1E482412" w:rsidR="197F9230">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Michelle Yeung</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="16045C36" w14:textId="58FD78F5" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="008A476D">
+      <w:r w:rsidRPr="1E482412" w:rsidR="197F9230">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="75676528">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ruya Abdulsalam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="197F9230">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="76D95B03" w:rsidP="1E482412" w:rsidRDefault="76D95B03" w14:paraId="7E545DF6" w14:textId="109C898D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00514D7D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E482412" w:rsidR="76D95B03">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Early and Mid-Career Researchers (</w:t>
       </w:r>
-      <w:r w:rsidR="008A476D">
+      <w:r w:rsidRPr="1E482412" w:rsidR="19F79FB8">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">reps </w:t>
       </w:r>
-      <w:r w:rsidR="008A476D" w:rsidRPr="008A476D">
-[...2 lines deleted...]
-      <w:r w:rsidR="008A476D">
+      <w:r w:rsidRPr="1E482412" w:rsidR="2E2DED6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Asha Kaur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="19F79FB8">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00514D7D">
+      <w:r w:rsidRPr="1E482412" w:rsidR="66590991">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Kiana Collins</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="76D95B03">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF0B85F" w14:textId="77777777" w:rsidR="00546C09" w:rsidRPr="00514D7D" w:rsidRDefault="00546C09" w:rsidP="00546C09">
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00546C09" w:rsidP="1E482412" w:rsidRDefault="00546C09" w14:paraId="7CF0B85F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00514D7D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E482412" w:rsidR="28470D3E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Personal Development (led by Kamal Mahtani)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40524A33" w14:textId="39DE2114" w:rsidR="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+    <w:p w:rsidR="0A6E892C" w:rsidP="1E482412" w:rsidRDefault="0A6E892C" w14:paraId="07B1531B" w14:textId="1E510C68">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00546C09">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E482412" w:rsidR="0A6E892C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Carers reps (Jo Gearing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="0092F85A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E482412" w:rsidR="0A6E892C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Claire Friedemann-Smith) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00830630" w:rsidP="3AB19B5C" w:rsidRDefault="00830630" w14:paraId="44AE5B61" w14:textId="47A278DE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A29EC0B" w:rsidR="76D95B03">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Communications and Engagement, which will be a cross-cutting group, supporting each of the working groups listed above (Jo Gearing and Kathryn Ungerer)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A29EC0B" w:rsidR="28470D3E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF5646A" w14:textId="0A7D1DE6" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00546C09" w:rsidP="00514D7D">
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00546C09" w14:paraId="2FF5646A" w14:textId="0A7D1DE6" w14:noSpellErr="1">
       <w:pPr>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00514D7D">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidR="28470D3E">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00514D7D" w:rsidRPr="00514D7D">
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
         <w:t>‘Core’ groups will:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741A00D5" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="741A00D5" w14:textId="4EDF9C6D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="249EF2C7" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve">Be supported by the </w:t>
+      </w:r>
+      <w:r w:rsidR="20F4076E">
+        <w:rPr/>
+        <w:t xml:space="preserve">EDI </w:t>
+      </w:r>
+      <w:r w:rsidR="683D770C">
+        <w:rPr/>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="20F4076E">
+        <w:rPr/>
+        <w:t xml:space="preserve"> Culture Coordinator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="249EF2C7" w14:textId="77777777" w14:noSpellErr="1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00514D7D">
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
         <w:t>Meet termly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D47877" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="00D47877" w14:textId="77777777" w14:noSpellErr="1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00514D7D">
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
         <w:t>Ensure effective monitoring and measurement against agreed actions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721E1B3C" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+    <w:p w:rsidRPr="00514D7D" w:rsidR="00514D7D" w:rsidP="3AB19B5C" w:rsidRDefault="00514D7D" w14:paraId="721E1B3C" w14:textId="77777777" w14:noSpellErr="1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0807BADF" w14:textId="77777777" w:rsidR="00514D7D" w:rsidRPr="00514D7D" w:rsidRDefault="00514D7D" w:rsidP="00514D7D">
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve">Report progress, </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>successes</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> and challenges to each meeting of the SAT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE5804" w:rsidP="1E482412" w:rsidRDefault="00DE5804" w14:paraId="4336EAF5" w14:textId="5E23BD7D">
       <w:pPr>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve">Where a ‘core’ group is not already in existence, it is the role of the lead, supported by the </w:t>
+      </w:r>
+      <w:r w:rsidR="77D8A88F">
+        <w:rPr/>
+        <w:t xml:space="preserve">EDI and Culture </w:t>
+      </w:r>
+      <w:r w:rsidR="77D8A88F">
+        <w:rPr/>
+        <w:t xml:space="preserve">Coordinator </w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="76D95B03">
+        <w:rPr/>
+        <w:t xml:space="preserve"> consider how best to consult and engage colleagues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00546C09" w:rsidR="00546C09" w:rsidP="1E482412" w:rsidRDefault="00546C09" w14:paraId="541D2000" w14:textId="72136759">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E482412" w:rsidR="00546C09">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t>Decision Structure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF108F9" w14:textId="0592C46F" w:rsidR="00546C09" w:rsidRPr="00546C09" w:rsidRDefault="00546C09" w:rsidP="00546C09">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00546C09" w:rsidP="1E482412" w:rsidRDefault="00546C09" w14:paraId="6D45FAC4" w14:textId="14B31F64">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="00546C09">
+        <w:rPr/>
+        <w:t>The SAT reports to the People &amp; EDI Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="1F6E0180">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00546C09">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00546C09">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04C061D6" wp14:editId="2183D208">
+          <wp:inline wp14:editId="42E9C1F7" wp14:anchorId="04C061D6">
             <wp:extent cx="5731510" cy="3623310"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphic>
+              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="3623310"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC31E13" w14:textId="60414968" w:rsidR="009A2FB9" w:rsidRPr="00546C09" w:rsidRDefault="009A2FB9" w:rsidP="009A2FB9">
+    <w:p w:rsidRPr="00546C09" w:rsidR="009A2FB9" w:rsidP="009A2FB9" w:rsidRDefault="009A2FB9" w14:paraId="0EC31E13" w14:textId="33EED5B8">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="05DC04A0">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="589A7B7A" wp14:editId="4AAAC378">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2C809E89" wp14:anchorId="589A7B7A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>457200</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>9525</wp:posOffset>
+            </wp:positionV>
             <wp:extent cx="4925683" cy="3693060"/>
             <wp:effectExtent l="0" t="0" r="8890" b="3175"/>
+            <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4" descr="C:\Users\kjennings\Downloads\Athena Swan Working Groups (1).png"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphic>
+              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\kjennings\Downloads\Athena Swan Working Groups (1).png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4931194" cy="3697192"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009A2FB9" w:rsidRPr="00546C09">
-[...1 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:sectPr w:rsidRPr="00546C09" w:rsidR="009A2FB9">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="151CDCC2" w14:textId="77777777" w:rsidR="0076290F" w:rsidRDefault="0076290F" w:rsidP="0076290F">
+    <w:p w:rsidR="0076290F" w:rsidP="0076290F" w:rsidRDefault="0076290F" w14:paraId="151CDCC2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="357F4EFB" w14:textId="77777777" w:rsidR="0076290F" w:rsidRDefault="0076290F" w:rsidP="0076290F">
+    <w:p w:rsidR="0076290F" w:rsidP="0076290F" w:rsidRDefault="0076290F" w14:paraId="357F4EFB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00830630" w:rsidRDefault="00830630" w14:paraId="0B5D5657" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00830630" w:rsidRDefault="00830630" w14:paraId="43669000" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00830630" w:rsidRDefault="00830630" w14:paraId="1E593977" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3514D53D" w14:textId="77777777" w:rsidR="0076290F" w:rsidRDefault="0076290F" w:rsidP="0076290F">
+    <w:p w:rsidR="0076290F" w:rsidP="0076290F" w:rsidRDefault="0076290F" w14:paraId="3514D53D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C29F967" w14:textId="77777777" w:rsidR="0076290F" w:rsidRDefault="0076290F" w:rsidP="0076290F">
+    <w:p w:rsidR="0076290F" w:rsidP="0076290F" w:rsidRDefault="0076290F" w14:paraId="2C29F967" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2A5AA80F" w14:textId="77777777" w:rsidR="0076290F" w:rsidRDefault="0076290F" w:rsidP="0076290F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00830630" w:rsidRDefault="00830630" w14:paraId="367835B9" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="1E482412" w:rsidP="1E482412" w:rsidRDefault="1E482412" w14:paraId="6A8B42F2" w14:textId="290FB548">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:suppressLineNumbers w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r w:rsidR="1E482412">
+      <w:rPr/>
+      <w:t>Updated 01/11/2025</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00830630" w:rsidRDefault="00830630" w14:paraId="6B270BCD" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AB6266F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59580442"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0ACC61D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B6EE6048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CAF428F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52E6ABB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DBE5A58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33383446"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17AC5F14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56602590"/>
     <w:lvl w:ilvl="0" w:tplc="A878A376">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21317BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A8CAD28"/>
     <w:lvl w:ilvl="0" w:tplc="9F3A0EF4">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1561,147 +2234,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30475573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3D842A4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31F12D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17187798"/>
     <w:lvl w:ilvl="0" w:tplc="EBF0F290">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1766,817 +2439,817 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46D9385F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="99469772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="511E3800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FC0F3CA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="531D3B07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09D47E9C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55607CF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5D1E9E6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D7F11E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C6E3B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E494DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D94C982"/>
     <w:lvl w:ilvl="0" w:tplc="E4C27962">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67DD4BC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47A4C412"/>
     <w:lvl w:ilvl="0" w:tplc="5F941E10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -2766,73 +3439,78 @@
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C7DA9"/>
     <w:rsid w:val="00054D2E"/>
     <w:rsid w:val="000A0688"/>
     <w:rsid w:val="00124FEE"/>
     <w:rsid w:val="00152916"/>
     <w:rsid w:val="00157679"/>
     <w:rsid w:val="00177CA6"/>
     <w:rsid w:val="00196D10"/>
     <w:rsid w:val="001F6895"/>
     <w:rsid w:val="001F75DA"/>
     <w:rsid w:val="002508BF"/>
     <w:rsid w:val="00284A3F"/>
     <w:rsid w:val="002A2E0F"/>
     <w:rsid w:val="002B738C"/>
     <w:rsid w:val="002C4900"/>
     <w:rsid w:val="00326497"/>
     <w:rsid w:val="00365517"/>
     <w:rsid w:val="003C0825"/>
     <w:rsid w:val="003D05D6"/>
     <w:rsid w:val="003D5DC9"/>
     <w:rsid w:val="003D796F"/>
     <w:rsid w:val="003E4B69"/>
     <w:rsid w:val="003F76BC"/>
@@ -2846,205 +3524,289 @@
     <w:rsid w:val="005309D8"/>
     <w:rsid w:val="005314DB"/>
     <w:rsid w:val="00541A38"/>
     <w:rsid w:val="00546C09"/>
     <w:rsid w:val="005A1F0C"/>
     <w:rsid w:val="005B13E8"/>
     <w:rsid w:val="005B535A"/>
     <w:rsid w:val="005B7948"/>
     <w:rsid w:val="005C108A"/>
     <w:rsid w:val="005C6F02"/>
     <w:rsid w:val="005C7DA9"/>
     <w:rsid w:val="00610E33"/>
     <w:rsid w:val="006211C7"/>
     <w:rsid w:val="006414FA"/>
     <w:rsid w:val="006830F3"/>
     <w:rsid w:val="006D0A8A"/>
     <w:rsid w:val="007001D6"/>
     <w:rsid w:val="00716877"/>
     <w:rsid w:val="00730C04"/>
     <w:rsid w:val="0076290F"/>
     <w:rsid w:val="007701DA"/>
     <w:rsid w:val="00783955"/>
     <w:rsid w:val="00787446"/>
     <w:rsid w:val="00797166"/>
     <w:rsid w:val="007A584F"/>
+    <w:rsid w:val="007D630C"/>
+    <w:rsid w:val="00830630"/>
     <w:rsid w:val="00863987"/>
     <w:rsid w:val="008641E1"/>
     <w:rsid w:val="0088040B"/>
     <w:rsid w:val="00883C8B"/>
     <w:rsid w:val="00883D65"/>
     <w:rsid w:val="008A476D"/>
     <w:rsid w:val="008E338C"/>
     <w:rsid w:val="008F0480"/>
+    <w:rsid w:val="0092F85A"/>
     <w:rsid w:val="00934A48"/>
     <w:rsid w:val="009A2FB9"/>
     <w:rsid w:val="009E4E40"/>
     <w:rsid w:val="00A05E7A"/>
     <w:rsid w:val="00A10AFF"/>
     <w:rsid w:val="00A20029"/>
     <w:rsid w:val="00A23D00"/>
     <w:rsid w:val="00A33C41"/>
     <w:rsid w:val="00A5577E"/>
     <w:rsid w:val="00A64BB6"/>
     <w:rsid w:val="00A72698"/>
     <w:rsid w:val="00AF6E64"/>
     <w:rsid w:val="00B30A13"/>
     <w:rsid w:val="00BA3625"/>
     <w:rsid w:val="00C15A3B"/>
     <w:rsid w:val="00C271A7"/>
     <w:rsid w:val="00C3411C"/>
     <w:rsid w:val="00C35806"/>
     <w:rsid w:val="00CB127D"/>
     <w:rsid w:val="00CB1D05"/>
     <w:rsid w:val="00CD7EC3"/>
     <w:rsid w:val="00DA3CB8"/>
     <w:rsid w:val="00DD0BD9"/>
     <w:rsid w:val="00DE5804"/>
     <w:rsid w:val="00DF1FDD"/>
     <w:rsid w:val="00E21C25"/>
     <w:rsid w:val="00E96135"/>
     <w:rsid w:val="00EC0E43"/>
     <w:rsid w:val="00F21238"/>
     <w:rsid w:val="00F93A13"/>
     <w:rsid w:val="00FD648B"/>
     <w:rsid w:val="00FF5B6D"/>
     <w:rsid w:val="00FF642D"/>
+    <w:rsid w:val="03B41CF7"/>
+    <w:rsid w:val="05C2FE5C"/>
+    <w:rsid w:val="05DC04A0"/>
+    <w:rsid w:val="0A29EC0B"/>
+    <w:rsid w:val="0A6E892C"/>
+    <w:rsid w:val="0B01BFEF"/>
+    <w:rsid w:val="0E929444"/>
+    <w:rsid w:val="1121F243"/>
+    <w:rsid w:val="13E81F31"/>
+    <w:rsid w:val="18CDAD79"/>
+    <w:rsid w:val="197F9230"/>
+    <w:rsid w:val="19C5E616"/>
+    <w:rsid w:val="19F79FB8"/>
+    <w:rsid w:val="1AB133DB"/>
+    <w:rsid w:val="1C94CF72"/>
+    <w:rsid w:val="1D18D354"/>
+    <w:rsid w:val="1D5433C6"/>
+    <w:rsid w:val="1E100351"/>
+    <w:rsid w:val="1E482412"/>
+    <w:rsid w:val="1F6E0180"/>
+    <w:rsid w:val="20F4076E"/>
+    <w:rsid w:val="2213EEAD"/>
+    <w:rsid w:val="257130A0"/>
+    <w:rsid w:val="280A8A9E"/>
+    <w:rsid w:val="28470D3E"/>
+    <w:rsid w:val="2A741315"/>
+    <w:rsid w:val="2CC9DBBC"/>
+    <w:rsid w:val="2D420046"/>
+    <w:rsid w:val="2E2DED6C"/>
+    <w:rsid w:val="2F074B35"/>
+    <w:rsid w:val="2FB8FC03"/>
+    <w:rsid w:val="3037F41D"/>
+    <w:rsid w:val="351E0485"/>
+    <w:rsid w:val="355A829A"/>
+    <w:rsid w:val="385D9071"/>
+    <w:rsid w:val="38A5B496"/>
+    <w:rsid w:val="39FF4A20"/>
+    <w:rsid w:val="3A9F8D22"/>
+    <w:rsid w:val="3AB19B5C"/>
+    <w:rsid w:val="3BFF3CB2"/>
+    <w:rsid w:val="3E57E8FA"/>
+    <w:rsid w:val="3E91EB91"/>
+    <w:rsid w:val="41F2F9BA"/>
+    <w:rsid w:val="45B6605C"/>
+    <w:rsid w:val="46274BE5"/>
+    <w:rsid w:val="4755B971"/>
+    <w:rsid w:val="483EFF65"/>
+    <w:rsid w:val="4AFC3989"/>
+    <w:rsid w:val="4B52E88C"/>
+    <w:rsid w:val="4D74E619"/>
+    <w:rsid w:val="4EF25C98"/>
+    <w:rsid w:val="4FCF6107"/>
+    <w:rsid w:val="50AF5D58"/>
+    <w:rsid w:val="512F466E"/>
+    <w:rsid w:val="5141209E"/>
+    <w:rsid w:val="5328BA9B"/>
+    <w:rsid w:val="53A2B5A7"/>
+    <w:rsid w:val="5453C858"/>
+    <w:rsid w:val="54A79C30"/>
+    <w:rsid w:val="5A4F4D5D"/>
+    <w:rsid w:val="5F5B1B88"/>
+    <w:rsid w:val="61CD12D5"/>
+    <w:rsid w:val="633FCA5B"/>
+    <w:rsid w:val="637CD22D"/>
+    <w:rsid w:val="65FDEBF2"/>
+    <w:rsid w:val="66590991"/>
+    <w:rsid w:val="683A0ADE"/>
+    <w:rsid w:val="683D770C"/>
+    <w:rsid w:val="68A97536"/>
+    <w:rsid w:val="6AB165C4"/>
+    <w:rsid w:val="6F0E20E4"/>
+    <w:rsid w:val="74B72EFE"/>
+    <w:rsid w:val="75676528"/>
+    <w:rsid w:val="757EA7C4"/>
+    <w:rsid w:val="75E6FF09"/>
+    <w:rsid w:val="76D95B03"/>
+    <w:rsid w:val="77D8A88F"/>
+    <w:rsid w:val="7B5527C6"/>
+    <w:rsid w:val="7CE9F473"/>
+    <w:rsid w:val="7DE6043C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="77275157"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E2E431BC-09E4-4480-9EF6-C863C739B930}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3200,52 +3962,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3306,291 +4068,297 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005C7DA9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F75DA"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F21238"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004F6D9E"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="scxw62736249">
+  <w:style w:type="character" w:styleId="scxw62736249" w:customStyle="1">
     <w:name w:val="scxw62736249"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004F6D9E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0076290F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0076290F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0076290F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0076290F"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0076290F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B13E8"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B13E8"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005B13E8"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B13E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005B13E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B13E8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005B13E8"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="104666202">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="123083185">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3903,56 +4671,55 @@
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="177162750">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2bebc3fb00e44092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phc.ox.ac.uk/intranet/better-workplace-groups-committees-open-meetings/athena-swan-sat-bwp" TargetMode="External" Id="Rab8392fcdd394b41" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -4169,73 +4936,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kathryn Jennings</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Ginger Jansen</lastModifiedBy>
+  <revision>9</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>f27643ef23894ed288af7468a12bfa999aff3a015dbec575657e9b52ab4cb2ca</vt:lpwstr>
+  </property>
+</Properties>
+</file>