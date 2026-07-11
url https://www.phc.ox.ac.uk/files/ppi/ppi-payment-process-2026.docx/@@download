--- v0 (2026-05-08)
+++ v1 (2026-07-11)
@@ -380,51 +380,51 @@
           </w:rPr>
           <w:t>https://www.phc.ox.ac.uk/intranet/finance/finance-faqs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1D6A98" w14:textId="77777777" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="00CF7F43">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="168F254F" w14:textId="77777777" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="00CF7F43">
+    <w:p w14:paraId="168F254F" w14:textId="0E8224EF" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="00CF7F43">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are paying someone by bank transfer, you will need to complete the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="001363E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
@@ -1179,51 +1179,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="238454D2" w14:textId="77777777" w:rsidR="00C4288D" w:rsidRDefault="00C4288D" w:rsidP="00CF7F43">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4288D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Paying contributors’ expenses claims</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B6C2CC" w14:textId="36FA5B0B" w:rsidR="00C4288D" w:rsidRDefault="00C4288D" w:rsidP="00CF7F43">
+    <w:p w14:paraId="26B6C2CC" w14:textId="102DD883" w:rsidR="00C4288D" w:rsidRDefault="00C4288D" w:rsidP="00CF7F43">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If your contributors have any expenses to claim, such as travel or caring costs, you will need to use the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="006B5DC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
@@ -1979,59 +1979,62 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="13B9795E" w14:textId="3100A452" w:rsidR="00E45129" w:rsidRDefault="00E45129">
+  <w:p w14:paraId="13B9795E" w14:textId="5487ECA5" w:rsidR="00E45129" w:rsidRDefault="00E45129">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Polly Kerr, NDPCHS, </w:t>
     </w:r>
+    <w:r w:rsidR="004F55A4">
+      <w:t>July</w:t>
+    </w:r>
     <w:r w:rsidR="00F179DA">
-      <w:t>May 2026</w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="060DDA8C" w14:textId="77777777" w:rsidR="00C5727A" w:rsidRDefault="00C5727A" w:rsidP="0090138A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="14EB2CB7" w14:textId="77777777" w:rsidR="00C5727A" w:rsidRDefault="00C5727A" w:rsidP="0090138A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -3779,121 +3782,124 @@
   <w:num w:numId="8" w16cid:durableId="1399548543">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="830027460">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="374161014">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="159350647">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="695737146">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF7F43"/>
     <w:rsid w:val="00002844"/>
     <w:rsid w:val="001059E4"/>
     <w:rsid w:val="001363E8"/>
     <w:rsid w:val="00231CF1"/>
     <w:rsid w:val="002535E4"/>
     <w:rsid w:val="00331724"/>
     <w:rsid w:val="00343ECA"/>
     <w:rsid w:val="00472D23"/>
+    <w:rsid w:val="004F55A4"/>
     <w:rsid w:val="00547DCA"/>
     <w:rsid w:val="00553947"/>
     <w:rsid w:val="00612C72"/>
     <w:rsid w:val="006B5DC2"/>
     <w:rsid w:val="007A551E"/>
     <w:rsid w:val="007A6DDA"/>
     <w:rsid w:val="007B38D3"/>
     <w:rsid w:val="007C54BB"/>
     <w:rsid w:val="00810250"/>
     <w:rsid w:val="0090138A"/>
     <w:rsid w:val="00B47500"/>
     <w:rsid w:val="00BF554B"/>
     <w:rsid w:val="00C36328"/>
     <w:rsid w:val="00C4288D"/>
     <w:rsid w:val="00C5727A"/>
     <w:rsid w:val="00C7204E"/>
     <w:rsid w:val="00CA473A"/>
     <w:rsid w:val="00CF7F43"/>
     <w:rsid w:val="00D168D9"/>
     <w:rsid w:val="00E309FF"/>
     <w:rsid w:val="00E45129"/>
+    <w:rsid w:val="00EE69FE"/>
     <w:rsid w:val="00F179DA"/>
     <w:rsid w:val="00F37864"/>
     <w:rsid w:val="00F965D6"/>
+    <w:rsid w:val="00F96EDD"/>
     <w:rsid w:val="00FA19E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1221CCA7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{63616EE2-165B-4216-AED1-FB93D4DDE174}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -4951,51 +4957,51 @@
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1610620449">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://finance.admin.ox.ac.uk/prfs-and-recurring-invoices" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phc.ox.ac.uk/intranet/finance/finance-faqs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phc.ox.ac.uk/ppi/resources?ref=image" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finance@phc.ox.ac.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://finance.admin.ox.ac.uk/how-to-claim-expenses-claimants-external-to-the-university" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phc.ox.ac.uk/ppi/resources" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phc.ox.ac.uk/intranet/finance/finance-faqs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phc.ox.ac.uk/ppi/resources?ref=image" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finance@phc.ox.ac.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ox.ac.uk/about/how-we-are-run/governance-finance/finance-funding/expenses" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5270,74 +5276,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c883ee22-1818-49fe-a877-c26cc2c9d5ae" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f00599fe-70eb-4c50-8048-971af856c803">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F7A791D29AC0B64DA7D889F69710D479" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4606ad0e854e7ac2ce543f8403e924df">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f00599fe-70eb-4c50-8048-971af856c803" xmlns:ns3="c883ee22-1818-49fe-a877-c26cc2c9d5ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0456fb20fec51a9b7b2e74138c19d2c2" ns2:_="" ns3:_="">
     <xsd:import namespace="f00599fe-70eb-4c50-8048-971af856c803"/>
     <xsd:import namespace="c883ee22-1818-49fe-a877-c26cc2c9d5ae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -5510,126 +5507,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B2051B0-403D-44C3-82A6-D6285453F9A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D471EDF5-90C6-4449-8E6F-81DA1A6C9542}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c883ee22-1818-49fe-a877-c26cc2c9d5ae"/>
     <ds:schemaRef ds:uri="f00599fe-70eb-4c50-8048-971af856c803"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B8BAA31-7184-4E09-BD61-DA5D9C26EBD6}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7706CBFE-66E0-414F-B6B6-2DB5AFAA8B7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f00599fe-70eb-4c50-8048-971af856c803"/>
     <ds:schemaRef ds:uri="c883ee22-1818-49fe-a877-c26cc2c9d5ae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B8BAA31-7184-4E09-BD61-DA5D9C26EBD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>715</Words>
-  <Characters>4081</Characters>
+  <Words>712</Words>
+  <Characters>4060</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
+  <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4787</CharactersWithSpaces>
+  <CharactersWithSpaces>4763</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Author</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F7A791D29AC0B64DA7D889F69710D479</vt:lpwstr>
   </property>