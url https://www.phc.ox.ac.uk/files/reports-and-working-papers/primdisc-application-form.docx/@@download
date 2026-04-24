--- v1 (2026-02-25)
+++ v2 (2026-04-24)
@@ -1,2494 +1,3593 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5FF6FA4F" w14:textId="56CB0ADE" w:rsidR="00966421" w:rsidRPr="00201EDD" w:rsidRDefault="00966421" w:rsidP="00ED402B">
+    <w:p w14:paraId="5FF6FA4F" w14:textId="56CB0ADE" w:rsidR="00966421" w:rsidRPr="00201EDD" w:rsidRDefault="00966421" w:rsidP="5318D7B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00201EDD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      <w:r w:rsidRPr="5318D7B3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PrimDISC application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E190309" w14:textId="729BFB99" w:rsidR="00C17527" w:rsidRDefault="00EA2CF0" w:rsidP="00EA2CF0">
+    <w:p w14:paraId="6E190309" w14:textId="729BFB99" w:rsidR="00C17527" w:rsidRDefault="00EA2CF0" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidR="00C17527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      <w:r w:rsidR="00C17527" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>submit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA2CF0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> this application form three weeks ahead of the next PrimDISC meeting</w:t>
       </w:r>
-      <w:r w:rsidR="00C17527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      <w:r w:rsidR="00C17527" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> via</w:t>
       </w:r>
-      <w:r w:rsidR="00311A7A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      <w:r w:rsidR="00311A7A" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00246B53" w:rsidRPr="00E87AA0">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="00246B53" w:rsidRPr="380B5537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>primdisc@phc.ox.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6649F001" w14:textId="5DD27680" w:rsidR="00EA2CF0" w:rsidRDefault="00EA2CF0" w:rsidP="00EA2CF0">
+    <w:p w14:paraId="6649F001" w14:textId="283C842E" w:rsidR="00EA2CF0" w:rsidRDefault="000C3FE4" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="000245FD">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Meeting d</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2CF0" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ates can be found on the website: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="00EA2CF0" w:rsidRPr="380B5537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.phc.ox.ac.uk/intranet/better-workplace-groups-committees-open-meetings/primdisc-committee</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      <w:r w:rsidR="00EA2CF0" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00201EDD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      <w:r w:rsidR="00201EDD" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E85E2F0" w14:textId="77777777" w:rsidR="00201EDD" w:rsidRDefault="00201EDD" w:rsidP="00EA2CF0">
+    <w:p w14:paraId="2E85E2F0" w14:textId="77777777" w:rsidR="00201EDD" w:rsidRDefault="00201EDD" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51DB9DCE" w14:textId="6C49A471" w:rsidR="00ED402B" w:rsidRPr="00D72B9E" w:rsidRDefault="00ED402B" w:rsidP="00ED402B">
+    <w:p w14:paraId="51DB9DCE" w14:textId="6C49A471" w:rsidR="00ED402B" w:rsidRPr="00D72B9E" w:rsidRDefault="00ED402B" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72B9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="666666"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Title and Chief Investigator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421134EF" w14:textId="7141D4B4" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="008E0AB9">
+    <w:p w14:paraId="421134EF" w14:textId="7141D4B4" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Title of Research: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3E9253" w14:textId="5E37B25A" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="008E0AB9">
+    <w:p w14:paraId="5B3E9253" w14:textId="5E37B25A" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Chief Investigator</w:t>
       </w:r>
-      <w:r w:rsidR="00ED402B" w:rsidRPr="00D72B9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      <w:r w:rsidR="00ED402B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42487802" w14:textId="4444C64D" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="008E0AB9">
+    <w:p w14:paraId="42487802" w14:textId="4444C64D" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Organisation</w:t>
       </w:r>
-      <w:r w:rsidR="00ED402B" w:rsidRPr="00D72B9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      <w:r w:rsidR="00ED402B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767554D2" w14:textId="7FFA3E90" w:rsidR="008E0AB9" w:rsidRDefault="008E0AB9" w:rsidP="00EA2CF0">
+    <w:p w14:paraId="237EF1C9" w14:textId="29987FF7" w:rsidR="7F1CAE93" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Co-Applicants</w:t>
       </w:r>
-      <w:r w:rsidR="00ED402B" w:rsidRPr="00D72B9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      <w:r w:rsidR="00ED402B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29189B6A" w14:textId="63806E6C" w:rsidR="00AE336A" w:rsidRPr="00DA144B" w:rsidRDefault="00AE336A" w:rsidP="00EA2CF0">
+    <w:p w14:paraId="07277A3C" w14:textId="59F350F2" w:rsidR="466D4850" w:rsidRDefault="466D4850" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="080678C5" w14:textId="77777777" w:rsidR="006B45EB" w:rsidRPr="006B45EB" w:rsidRDefault="00F26183" w:rsidP="006B45EB">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Does the proposed research involve any members of PrimDISC?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3123E8E3" w14:textId="267CC21E" w:rsidR="1A541D4E" w:rsidRDefault="1A541D4E" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
-          <w:b/>
-[...40 lines deleted...]
-    <w:p w14:paraId="4EF748F8" w14:textId="712697A8" w:rsidR="006B45EB" w:rsidRPr="006B45EB" w:rsidRDefault="00262965" w:rsidP="006B45EB">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Any other conflict</w:t>
+      </w:r>
+      <w:r w:rsidR="234DD120" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="44272C91" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="234DD120" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of interest</w:t>
+      </w:r>
+      <w:r w:rsidR="75908D14" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43352958" w14:textId="10EF051C" w:rsidR="7A090BE9" w:rsidRDefault="00AE336A" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...51 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lay summary:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF828DA" w14:textId="67B8C6B7" w:rsidR="00A30457" w:rsidRDefault="00F26183" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please tick </w:t>
+      </w:r>
+      <w:r w:rsidR="00761419" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>relevant box</w:t>
+      </w:r>
+      <w:r w:rsidR="00761419" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which data re</w:t>
+      </w:r>
+      <w:r w:rsidR="00445ED1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>so</w:t>
+      </w:r>
+      <w:r w:rsidR="00761419" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>urce is requested</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk170392731"/>
+    </w:p>
+    <w:p w14:paraId="4EF748F8" w14:textId="4E43DE61" w:rsidR="006B45EB" w:rsidRPr="006B45EB" w:rsidRDefault="00000000" w:rsidP="00165956">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="702599483"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00216815">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00216815">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00761419" w:rsidRPr="006B45EB">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00761419" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>ORCHID</w:t>
       </w:r>
-      <w:r w:rsidR="00201EDD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00606E59">
         <w:tab/>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...72 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="_Hlk169254486"/>
-    <w:p w14:paraId="52720444" w14:textId="1EA94BB9" w:rsidR="00201EDD" w:rsidRDefault="00262965" w:rsidP="006B45EB">
+    <w:p w14:paraId="7A6EB4AD" w14:textId="1CB71AC3" w:rsidR="00201EDD" w:rsidRDefault="00000000" w:rsidP="00165956">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:rPr>
-[...52 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="1242992041"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="0025104D" w:rsidRPr="380B5537">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorBidi"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00216815">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00201EDD" w:rsidRPr="006B45EB">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00201EDD" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Clinical Trials Unit (CTU)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B45EB">
-[...76 lines deleted...]
-    <w:p w14:paraId="2A97909A" w14:textId="2FBF1212" w:rsidR="00201EDD" w:rsidRDefault="003A3C6D" w:rsidP="00201EDD">
+    </w:p>
+    <w:p w14:paraId="1ED7804F" w14:textId="000CF5A1" w:rsidR="00232287" w:rsidRDefault="00000000" w:rsidP="00165956">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:rPr>
-[...52 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="1139992240"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="0025104D" w:rsidRPr="380B5537">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorBidi"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00216815">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...73 lines deleted...]
-    <w:p w14:paraId="3771F90D" w14:textId="703F6FCC" w:rsidR="00201EDD" w:rsidRPr="003F1E2D" w:rsidRDefault="003F1E2D" w:rsidP="006B45EB">
+      <w:r w:rsidR="001B6461" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Other d</w:t>
+      </w:r>
+      <w:r w:rsidR="00201EDD" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>epartmental data</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00262965" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6461" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(please specify)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5C0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7443C886" w14:textId="77777777" w:rsidR="00165956" w:rsidRDefault="00165956" w:rsidP="00165956">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:rPr>
-[...250 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="666666"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experience </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4459D297" w14:textId="722799CA" w:rsidR="005A2544" w:rsidRPr="005A2544" w:rsidRDefault="005A2544" w:rsidP="005A2544">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="666666"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">– please provide a </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2544">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="666666"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">brief </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="113F8DAD" w14:textId="14DC25DC" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="002B6632" w:rsidP="008E0AB9">
+        <w:t>Ethical Approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0128FB33" w14:textId="1A8390E1" w:rsidR="00232287" w:rsidRDefault="00232287" w:rsidP="005A2544">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...49 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Is this project solely using ORCHID-E data?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62633FF1" w14:textId="2ABCFF29" w:rsidR="001B6461" w:rsidRPr="00232287" w:rsidRDefault="00000000" w:rsidP="005A2544">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:ind w:left="2880" w:hanging="2880"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="1382673148"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004B7F52" w:rsidRPr="380B5537">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorBidi"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00216815">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6F5BAAA5" w14:textId="195CBA50" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="008E0AB9">
+      <w:r w:rsidR="00232287">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC4A0CE" w14:textId="12358382" w:rsidR="5CBA1687" w:rsidRPr="005A2544" w:rsidRDefault="00000000" w:rsidP="00BB7CD3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...57 lines deleted...]
-          <w:u w:val="single"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="1687015919"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00BB7CD3">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...803 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+      <w:r w:rsidR="00232287">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No, ethics application approved </w:t>
+      </w:r>
+      <w:r w:rsidR="20BAC4A4" w:rsidRPr="005A2544">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00232287" w:rsidRPr="005A2544">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>We suggest your response highlights how you will identify potential confounders, the nature of these confounders, how you will collect data on potential confounders, how your study design attempts to mitigate the effect of potential confounding especially regarding the statistical techniques you propose to use, and any sensitivity analysis that might be appropriate, and how you will interpret your findings in relation to potential confounding.</w:t>
-[...40 lines deleted...]
-        <w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6461" w:rsidRPr="005A2544">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">lease attach </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00232287" w:rsidRPr="005A2544">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>full approved application and</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6461" w:rsidRPr="005A2544">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> REC notification of approval</w:t>
+      </w:r>
+      <w:r w:rsidR="341617D4" w:rsidRPr="005A2544">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568B7F9C" w14:textId="1A893B96" w:rsidR="00232287" w:rsidRDefault="00000000" w:rsidP="00BB7CD3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="1409651750"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00BB7CD3">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00232287" w:rsidRPr="005A2544">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No, ethics application in progress </w:t>
+      </w:r>
+      <w:r w:rsidR="00232287" w:rsidRPr="005A2544">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00232287" w:rsidRPr="005A2544">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="0CEF9B59" w14:textId="739A284E" w:rsidR="008E0AB9" w:rsidRPr="001061D7" w:rsidRDefault="008E0AB9" w:rsidP="1238C817">
+        </w:rPr>
+        <w:t>Please attach the REC application and confirmation that a REC has received your application</w:t>
+      </w:r>
+      <w:r w:rsidR="00232287" w:rsidRPr="005A2544">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256E7283" w14:textId="77777777" w:rsidR="005A2544" w:rsidRDefault="005A2544" w:rsidP="005A2544">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:rPr>
-[...33 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF55DED" w14:textId="77777777" w:rsidR="005A2544" w:rsidRDefault="005A2544" w:rsidP="005A2544">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C471B7" w14:textId="2EF2B411" w:rsidR="66C12D1A" w:rsidRPr="00BB7CD3" w:rsidRDefault="005A2544" w:rsidP="00BB7CD3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2544">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Legal Basis</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Use of the Data - n</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7CD3" w:rsidRPr="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ot applicable if applying solely for ORCHID-E data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F579BE1" w14:textId="77777777" w:rsidR="00BB7CD3" w:rsidRDefault="00BB7CD3" w:rsidP="00BB7CD3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Describe how you have involved patient or user groups in the development of the research question</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>, h</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For more information: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="380B5537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>https://orchid.phc.ox.ac.uk/trials-and-prospective-studies-1/research-application-requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A0CFD21" w14:textId="77777777" w:rsidR="00BB7CD3" w:rsidRDefault="00BB7CD3" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34BA0081" w14:textId="06EFD6B8" w:rsidR="008A087B" w:rsidRPr="001B6461" w:rsidRDefault="22E22283" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Reconsenting patients?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC9D2E9" w14:textId="0D2AF85A" w:rsidR="008A087B" w:rsidRPr="001B6461" w:rsidRDefault="22E22283" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fully anonymised data?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432196F0" w14:textId="1E4BCEBA" w:rsidR="008A087B" w:rsidRPr="001B6461" w:rsidRDefault="22E22283" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applying for CAG/section 251? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66979E44" w14:textId="77777777" w:rsidR="00BD02BD" w:rsidRPr="00BD02BD" w:rsidRDefault="00BD02BD" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73918A3C" w14:textId="51C93B2A" w:rsidR="00201EDD" w:rsidRDefault="005A2544" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7ECA" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lease provide the name of the</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6461" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PI of the</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7ECA" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6461" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7ECA" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6461" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>N/A if solely using</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6461" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCHI</w:t>
+      </w:r>
+      <w:r w:rsidR="00216815">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-E</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6461" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30457" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33292F2D" w14:textId="77777777" w:rsidR="001379B0" w:rsidRDefault="008E0AB9" w:rsidP="00216815">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Experience </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED402B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– please provide a </w:t>
+      </w:r>
+      <w:r w:rsidR="00691D9F" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brief </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED402B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>description of your team’s expertise in the different areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4302C0" w14:textId="7282593B" w:rsidR="001379B0" w:rsidRDefault="002B6632" w:rsidP="001379B0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Methodological Expertise (</w:t>
+      </w:r>
+      <w:r w:rsidR="00691D9F" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">e.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0AB9" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tatistics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">achine </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>earning)</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED402B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0AB9" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5BAAA5" w14:textId="795BB531" w:rsidR="008E0AB9" w:rsidRPr="001379B0" w:rsidRDefault="008E0AB9" w:rsidP="001379B0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="21" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Data Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED402B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AECA055" w14:textId="7C51878F" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk170392891"/>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B30164" w14:textId="77777777" w:rsidR="0099767F" w:rsidRDefault="008E0AB9" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Has the funding been</w:t>
+      </w:r>
+      <w:r w:rsidR="0099767F" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B627AE" w14:textId="18BDC69A" w:rsidR="0099767F" w:rsidRDefault="0099767F" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Applied for</w:t>
+      </w:r>
+      <w:r w:rsidR="16FA647E" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCF48C9" w14:textId="4A32A4F6" w:rsidR="00165956" w:rsidRPr="00165956" w:rsidRDefault="0099767F" w:rsidP="00165956">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Secured</w:t>
+      </w:r>
+      <w:r w:rsidR="3D91D8A3" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2682DEDF" w14:textId="73D668FA" w:rsidR="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Does this study:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8324B2" w14:textId="5DFF13C9" w:rsidR="0099767F" w:rsidRDefault="6F77BFD5" w:rsidP="001A230D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relate to a funded </w:t>
+      </w:r>
+      <w:r w:rsidR="37D4D6A3" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NDPCHS</w:t>
+      </w:r>
+      <w:r w:rsidR="7015074A" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0099767F" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DPhil</w:t>
+      </w:r>
+      <w:r w:rsidR="2EFD380F" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="79A1793D" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>project?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D974641" w14:textId="4C1EE9B0" w:rsidR="0995BEA6" w:rsidRDefault="246E3AD4" w:rsidP="001A230D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Relate to a</w:t>
+      </w:r>
+      <w:r w:rsidR="5E3BC687" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NDPCHS</w:t>
+      </w:r>
+      <w:r w:rsidR="148A6CC8" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0099767F" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MSc</w:t>
+      </w:r>
+      <w:r w:rsidR="20D1AB81" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project</w:t>
+      </w:r>
+      <w:r w:rsidR="32C6C380" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9F1E95" w14:textId="77777777" w:rsidR="001A230D" w:rsidRPr="00BF2B59" w:rsidRDefault="001A230D" w:rsidP="001A230D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0922013A" w14:textId="77777777" w:rsidR="00BB7CD3" w:rsidRDefault="008E0AB9" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Funding body</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90997">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / source of funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED402B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B28962" w14:textId="5DEC76E5" w:rsidR="000D609D" w:rsidRPr="00BB7CD3" w:rsidRDefault="0099767F" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ow you plan to involve them in the research and </w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>Note that applications without funding are unlikely to receive</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>dissemination</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> PrimDISC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the findings of the project</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="5020EE3F" w14:textId="4CB973BF" w:rsidR="1238C817" w:rsidRDefault="1238C817" w:rsidP="1238C817">
+        <w:t xml:space="preserve"> approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB2DB1E" w14:textId="77777777" w:rsidR="0099767F" w:rsidRPr="00D72B9E" w:rsidRDefault="0099767F" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1ABB58BA" w14:textId="77777777" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="008E0AB9">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C1AA84" w14:textId="326DFCC7" w:rsidR="000D609D" w:rsidRPr="0099767F" w:rsidRDefault="00606E59" w:rsidP="00BF2B59">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk224124197"/>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="666666"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data retention, storage and destruction </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2531158A" w14:textId="77777777" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="008E0AB9">
+        <w:t>Feasibility</w:t>
+      </w:r>
+      <w:r w:rsidR="504E756C" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="3ACD2D7C" w14:textId="030C58FE" w:rsidR="000D609D" w:rsidRPr="00D72B9E" w:rsidRDefault="000D609D" w:rsidP="00BF2B59">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="53359E6C" w14:textId="1612FB85" w:rsidR="008E0AB9" w:rsidRDefault="008E0AB9" w:rsidP="008E0AB9">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Feasibility count</w:t>
+      </w:r>
+      <w:r w:rsidR="66ED66FE" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E8F9BD" w14:textId="6538EB52" w:rsidR="00BB7CD3" w:rsidRPr="00BB7CD3" w:rsidRDefault="00000000" w:rsidP="00BB7CD3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:ind w:left="2880" w:hanging="2880"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="523982358"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00BB7CD3" w:rsidRPr="380B5537">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorBidi"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7CD3" w:rsidRPr="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Please provide details:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF1D212" w14:textId="5127D7D0" w:rsidR="00606E59" w:rsidRDefault="00000000" w:rsidP="00BB7CD3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="-583145639"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00BB7CD3">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4816D928" w14:textId="31FBEEDB" w:rsidR="00BB7CD3" w:rsidRDefault="00000000" w:rsidP="00BB7CD3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="1596601880"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00BB7CD3">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorBidi" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BB7CD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Not applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEC456C" w14:textId="77777777" w:rsidR="000D609D" w:rsidRPr="00D72B9E" w:rsidRDefault="000D609D" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469D80E8" w14:textId="294AA6F1" w:rsidR="00ED402B" w:rsidRPr="00D72B9E" w:rsidRDefault="002D3D42" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0AB9" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atasets </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED402B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>– please provide a description of the variables required for each of the datasets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD0E6C9" w14:textId="73F10B0F" w:rsidR="00ED402B" w:rsidRPr="00D72B9E" w:rsidRDefault="0099767F" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Cohort</w:t>
+      </w:r>
+      <w:r w:rsidR="000834AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A230D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>condition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000834AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A230D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1137134C" w14:textId="26302004" w:rsidR="00941B12" w:rsidRDefault="00691D9F" w:rsidP="008E0AB9">
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">disease of interest, time range, sample size, variables, observations, tests, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF773C" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>linkages, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="1D37BE5A" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF5B89D" w14:textId="77777777" w:rsidR="00D72B9E" w:rsidRPr="00D72B9E" w:rsidRDefault="00D72B9E" w:rsidP="380B5537">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D6A36C" w14:textId="2C65A882" w:rsidR="008E0AB9" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Protocol </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D67FC75" w14:textId="77777777" w:rsidR="00C21530" w:rsidRDefault="00C21530" w:rsidP="00C21530">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F75639">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>briefly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> describe the PICOT elements of your study:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094CDC4A" w14:textId="77777777" w:rsidR="00C21530" w:rsidRDefault="00C21530" w:rsidP="00C21530">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Population - </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64ABB6CE" w14:textId="77777777" w:rsidR="00C21530" w:rsidRDefault="00C21530" w:rsidP="00C21530">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intervention - </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A90F852" w14:textId="77777777" w:rsidR="00C21530" w:rsidRDefault="00C21530" w:rsidP="00C21530">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cohort - </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16932274" w14:textId="77777777" w:rsidR="00C21530" w:rsidRDefault="00C21530" w:rsidP="00C21530">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outcome - </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259D8C9E" w14:textId="77777777" w:rsidR="00C21530" w:rsidRDefault="00C21530" w:rsidP="00C21530">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Time - </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3FED1C" w14:textId="77777777" w:rsidR="00C21530" w:rsidRPr="00D72B9E" w:rsidRDefault="00C21530" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07DBCC80" w14:textId="77777777" w:rsidR="005C479B" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is the scientific justification for the research? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1B957A" w14:textId="77777777" w:rsidR="005C479B" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is the background? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623F2DE7" w14:textId="0E40842E" w:rsidR="008E0AB9" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Why is this an area of importance? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0D3FD0" w14:textId="77777777" w:rsidR="005C479B" w:rsidRPr="001061D7" w:rsidRDefault="005C479B" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19DEC771" w14:textId="22F5ECCB" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What are the principal research questions/objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED402B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00941B12" w:rsidSect="00246B53">
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="3C3315C1" w14:textId="77BA1F38" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What are the secondary research questions/objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED402B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E37364C" w14:textId="77777777" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">What are the principal inclusion criteria? (please justify): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A39D05" w14:textId="3EEAB83B" w:rsidR="008E0AB9" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What are the principal exclusion criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED402B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (please justify): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2D5183" w14:textId="56FA8BB6" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">What are the </w:t>
+      </w:r>
+      <w:r w:rsidR="001061D7" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">primary </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF773C" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and health and/or economic outcomes </w:t>
+      </w:r>
+      <w:r w:rsidR="001061D7" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>for the study</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF773C" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00691D9F" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF773C" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00691D9F" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ow are they defined</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED402B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300866E0" w14:textId="2B72DD2F" w:rsidR="008E0AB9" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">What are the secondary outcome measures? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EF9F88" w14:textId="77777777" w:rsidR="00ED402B" w:rsidRPr="00D72B9E" w:rsidRDefault="00ED402B" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A1D137" w14:textId="7E711E74" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Study Design </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C984F9" w14:textId="77777777" w:rsidR="00F75639" w:rsidRDefault="00F75639" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD4D317" w14:textId="72CAA201" w:rsidR="008E0AB9" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Study Design (e.g. case control, cohort, cross-sectional study</w:t>
+      </w:r>
+      <w:r w:rsidR="64ACCF32" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc</w:t>
+      </w:r>
+      <w:r w:rsidR="20293DB3" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="20293DB3" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069E8D57" w14:textId="7844784D" w:rsidR="13F84F21" w:rsidRDefault="13F84F21" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Consented / non-consented / mixed</w:t>
+      </w:r>
+      <w:r w:rsidR="69E19BF3" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participant data?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7022EAE5" w14:textId="178C7257" w:rsidR="008E0AB9" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Selection of comparison group(s) or controls</w:t>
+      </w:r>
+      <w:r w:rsidR="631A2DC0" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D87440C" w14:textId="1713089B" w:rsidR="7A090BE9" w:rsidRDefault="0067474F" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What are the exposures</w:t>
+      </w:r>
+      <w:r w:rsidR="00691D9F" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and how are they defined</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69765B17" w14:textId="4C634320" w:rsidR="7A090BE9" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Describe the statistical methods and / or other relevant methodological approaches</w:t>
+      </w:r>
+      <w:r w:rsidR="569FEBDF" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. quantitative, qualitative, mixed methods, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be used in the analysis of the results</w:t>
+      </w:r>
+      <w:r w:rsidR="55DD690F" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BBA5E4" w14:textId="4762FBC6" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Plan for addressing confounding</w:t>
+      </w:r>
+      <w:r w:rsidR="20D93E8C" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2452DBB3" w14:textId="3E25D4D8" w:rsidR="7A090BE9" w:rsidRDefault="00691D9F" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>We suggest your response highlights how you will identify potential confounders, the nature of these confounders, how you will collect data on potential confounders, how your study design attempts to mitigate the effect of potential confounding especially regarding the statistical techniques you propose to use, and any sensitivity analysis that might be appropriate, and how you will interpret your findings in relation to potential confounding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14969DA3" w14:textId="77777777" w:rsidR="001A230D" w:rsidRPr="00BF2B59" w:rsidRDefault="001A230D" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC4A068" w14:textId="313A25BD" w:rsidR="008E0AB9" w:rsidRPr="00D72B9E" w:rsidRDefault="008E0AB9" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Plans for addressing missing data</w:t>
+      </w:r>
+      <w:r w:rsidR="138E57D3" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32917AF9" w14:textId="411FA100" w:rsidR="00F20911" w:rsidRDefault="00691D9F" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>We suggest your response highlights the extent of missing data that you expect to encounter, how you will analy</w:t>
+      </w:r>
+      <w:r w:rsidR="001962A4" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e data to establish missing data, plans for dealing with missing data in light of your understanding of the mechanisms that give rise to </w:t>
+      </w:r>
+      <w:r w:rsidR="00503362" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>missing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data (e.g. the type of imputation method you might consider will differ depending on the way in which the missing data has arisen), any sensitivity analysis for missing data that you might consider, and how data might be interpreted in light of the levels and types of missing data you encountered</w:t>
+      </w:r>
+      <w:r w:rsidR="45016CA4" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733BB6B4" w14:textId="77777777" w:rsidR="001A230D" w:rsidRPr="001A230D" w:rsidRDefault="001A230D" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E2EA77" w14:textId="4102020D" w:rsidR="00BF2B59" w:rsidRPr="00BF2B59" w:rsidRDefault="008E0AB9" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B59">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Limitations of study design, data sources, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F75639">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">possible biases, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2B59">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>and analytic methods</w:t>
+      </w:r>
+      <w:r w:rsidR="76DCBCE2" w:rsidRPr="00BF2B59">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33997F36" w14:textId="208EB95D" w:rsidR="008E0AB9" w:rsidRPr="00BF2B59" w:rsidRDefault="00DF773C" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B59">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72141D08" w14:textId="03BA2542" w:rsidR="00DF773C" w:rsidRPr="004565FF" w:rsidRDefault="00DF773C" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004565FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PPIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CEF9B59" w14:textId="52A3D44B" w:rsidR="008E0AB9" w:rsidRPr="001061D7" w:rsidRDefault="008E0AB9" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Patient or user group involvement</w:t>
+      </w:r>
+      <w:r w:rsidR="3157E17B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="7B78A53A" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3157E17B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Describe how you have involved patient or user groups in the development of the research question</w:t>
+      </w:r>
+      <w:r w:rsidR="00691D9F" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, h</w:t>
+      </w:r>
+      <w:r w:rsidR="3157E17B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ow you plan to involve them in the research and </w:t>
+      </w:r>
+      <w:r w:rsidR="63EAC85B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dissemination</w:t>
+      </w:r>
+      <w:r w:rsidR="3157E17B" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the findings of the project</w:t>
+      </w:r>
+      <w:r w:rsidR="3FAFFBA1" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00691D9F" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00913C78" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If not, you need to justify why not.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5020EE3F" w14:textId="4CB973BF" w:rsidR="1238C817" w:rsidRDefault="1238C817" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55644FE2" w14:textId="7341DF47" w:rsidR="00DF773C" w:rsidRPr="00D72B9E" w:rsidRDefault="00DF773C" w:rsidP="380B5537">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:r w:rsidR="001A230D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Retention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="666666"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04597549" w14:textId="77777777" w:rsidR="00DF773C" w:rsidRPr="00D72B9E" w:rsidRDefault="00DF773C" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>How long do you wish to retain the data?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F51F5F" w14:textId="6B3B1019" w:rsidR="00DF773C" w:rsidRDefault="00DF773C" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If longer than 12 months, please justify your reasons below (the maximum data retention period is 3 years</w:t>
+      </w:r>
+      <w:r w:rsidR="001A230D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> note </w:t>
+      </w:r>
+      <w:r w:rsidR="001A230D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>there may be a</w:t>
+      </w:r>
+      <w:r w:rsidR="001A230D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual</w:t>
+      </w:r>
+      <w:r w:rsidR="001A230D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="2C972381" w:rsidRPr="380B5537">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B7BCBB" w14:textId="77777777" w:rsidR="00DF773C" w:rsidRDefault="00DF773C" w:rsidP="00BF2B59">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DF773C" w:rsidSect="00246B53">
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FD68668" w14:textId="77777777" w:rsidR="00D02A55" w:rsidRDefault="00D02A55" w:rsidP="00966421">
+    <w:p w14:paraId="1CF0708F" w14:textId="77777777" w:rsidR="00AC25B1" w:rsidRDefault="00AC25B1" w:rsidP="00966421">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03090B36" w14:textId="77777777" w:rsidR="00D02A55" w:rsidRDefault="00D02A55" w:rsidP="00966421">
+    <w:p w14:paraId="54F7BC37" w14:textId="77777777" w:rsidR="00AC25B1" w:rsidRDefault="00AC25B1" w:rsidP="00966421">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4DAF28AC" w14:textId="77777777" w:rsidR="00D02A55" w:rsidRDefault="00D02A55"/>
+    <w:p w14:paraId="7399C071" w14:textId="77777777" w:rsidR="00AC25B1" w:rsidRDefault="00AC25B1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRomanPS">
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1327641345"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -2512,244 +3611,549 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7F0EA233" w14:textId="77777777" w:rsidR="00966421" w:rsidRDefault="00966421">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FBE5033" w14:textId="77777777" w:rsidR="00D02A55" w:rsidRDefault="00D02A55" w:rsidP="00966421">
+    <w:p w14:paraId="3A76C2C4" w14:textId="77777777" w:rsidR="00AC25B1" w:rsidRDefault="00AC25B1" w:rsidP="00966421">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39FCBAFA" w14:textId="77777777" w:rsidR="00D02A55" w:rsidRDefault="00D02A55" w:rsidP="00966421">
+    <w:p w14:paraId="0E9E9254" w14:textId="77777777" w:rsidR="00AC25B1" w:rsidRDefault="00AC25B1" w:rsidP="00966421">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="54E56EE6" w14:textId="77777777" w:rsidR="00D02A55" w:rsidRDefault="00D02A55"/>
+    <w:p w14:paraId="305A73BD" w14:textId="77777777" w:rsidR="00AC25B1" w:rsidRDefault="00AC25B1"/>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62243B19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8F4E070"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1694651786">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E0AB9"/>
     <w:rsid w:val="000057A7"/>
     <w:rsid w:val="0002133E"/>
     <w:rsid w:val="000234F9"/>
+    <w:rsid w:val="000834AD"/>
     <w:rsid w:val="000B7111"/>
+    <w:rsid w:val="000C3FE4"/>
     <w:rsid w:val="000C618C"/>
     <w:rsid w:val="000D609D"/>
     <w:rsid w:val="000E0C1E"/>
     <w:rsid w:val="000E2E38"/>
     <w:rsid w:val="001061D7"/>
     <w:rsid w:val="00120413"/>
     <w:rsid w:val="00126F4A"/>
     <w:rsid w:val="00127347"/>
+    <w:rsid w:val="00134605"/>
+    <w:rsid w:val="001379B0"/>
     <w:rsid w:val="00153109"/>
     <w:rsid w:val="0016419C"/>
+    <w:rsid w:val="00165956"/>
     <w:rsid w:val="0017094B"/>
+    <w:rsid w:val="00182A69"/>
     <w:rsid w:val="001962A4"/>
+    <w:rsid w:val="001A230D"/>
+    <w:rsid w:val="001B6461"/>
     <w:rsid w:val="001C35E4"/>
     <w:rsid w:val="001D5BA2"/>
     <w:rsid w:val="001F343F"/>
     <w:rsid w:val="00200D65"/>
     <w:rsid w:val="00201EDD"/>
     <w:rsid w:val="0021602F"/>
+    <w:rsid w:val="00216815"/>
     <w:rsid w:val="0022787F"/>
+    <w:rsid w:val="00232287"/>
     <w:rsid w:val="00246B53"/>
+    <w:rsid w:val="0025104D"/>
     <w:rsid w:val="00262965"/>
     <w:rsid w:val="00265050"/>
     <w:rsid w:val="00275407"/>
     <w:rsid w:val="00276B2A"/>
     <w:rsid w:val="002B6632"/>
     <w:rsid w:val="002C2F4D"/>
     <w:rsid w:val="002D3D42"/>
     <w:rsid w:val="002E3B17"/>
     <w:rsid w:val="00307814"/>
     <w:rsid w:val="00311A7A"/>
     <w:rsid w:val="003211B2"/>
     <w:rsid w:val="0034095C"/>
     <w:rsid w:val="00340E68"/>
     <w:rsid w:val="00382FBC"/>
     <w:rsid w:val="003A3C6D"/>
+    <w:rsid w:val="003D1019"/>
     <w:rsid w:val="003D7686"/>
     <w:rsid w:val="003F1E2D"/>
     <w:rsid w:val="00404587"/>
     <w:rsid w:val="00405D41"/>
     <w:rsid w:val="00407D66"/>
+    <w:rsid w:val="00436F44"/>
+    <w:rsid w:val="00445ED1"/>
+    <w:rsid w:val="004565FF"/>
     <w:rsid w:val="004722B8"/>
     <w:rsid w:val="004830C4"/>
     <w:rsid w:val="004A4CB0"/>
+    <w:rsid w:val="004B7F52"/>
     <w:rsid w:val="004F1B33"/>
     <w:rsid w:val="00503362"/>
+    <w:rsid w:val="005351DB"/>
     <w:rsid w:val="005406AF"/>
+    <w:rsid w:val="00546A24"/>
+    <w:rsid w:val="00551553"/>
     <w:rsid w:val="005549B7"/>
     <w:rsid w:val="00575329"/>
     <w:rsid w:val="005A231F"/>
+    <w:rsid w:val="005A2544"/>
+    <w:rsid w:val="005C479B"/>
     <w:rsid w:val="005D0FAB"/>
     <w:rsid w:val="005F36A1"/>
     <w:rsid w:val="00600174"/>
     <w:rsid w:val="0060685A"/>
     <w:rsid w:val="00606E59"/>
     <w:rsid w:val="006168EA"/>
     <w:rsid w:val="00631C8F"/>
     <w:rsid w:val="006336E1"/>
+    <w:rsid w:val="006468B6"/>
     <w:rsid w:val="006600BD"/>
     <w:rsid w:val="00662080"/>
     <w:rsid w:val="00666955"/>
+    <w:rsid w:val="00671852"/>
     <w:rsid w:val="0067474F"/>
+    <w:rsid w:val="00683D9B"/>
     <w:rsid w:val="00684B86"/>
     <w:rsid w:val="00691D9F"/>
     <w:rsid w:val="006B45EB"/>
+    <w:rsid w:val="006C36BF"/>
     <w:rsid w:val="006E566A"/>
     <w:rsid w:val="006E773F"/>
     <w:rsid w:val="00714F8B"/>
+    <w:rsid w:val="007263B6"/>
+    <w:rsid w:val="0074127E"/>
     <w:rsid w:val="007550D3"/>
     <w:rsid w:val="00761419"/>
+    <w:rsid w:val="007B7ECA"/>
     <w:rsid w:val="007C1766"/>
     <w:rsid w:val="007C7733"/>
+    <w:rsid w:val="0083471E"/>
+    <w:rsid w:val="008528C3"/>
     <w:rsid w:val="00855FB8"/>
+    <w:rsid w:val="008618B6"/>
     <w:rsid w:val="00894B57"/>
     <w:rsid w:val="008A087B"/>
     <w:rsid w:val="008C1129"/>
     <w:rsid w:val="008C5C21"/>
     <w:rsid w:val="008D75A0"/>
     <w:rsid w:val="008E0AB9"/>
+    <w:rsid w:val="008F0CEC"/>
     <w:rsid w:val="008F142F"/>
     <w:rsid w:val="00913C78"/>
+    <w:rsid w:val="0092068F"/>
     <w:rsid w:val="0093218C"/>
     <w:rsid w:val="00941B12"/>
     <w:rsid w:val="009619FE"/>
     <w:rsid w:val="00966421"/>
     <w:rsid w:val="009664F4"/>
     <w:rsid w:val="0097531C"/>
     <w:rsid w:val="0098269F"/>
+    <w:rsid w:val="0099767F"/>
     <w:rsid w:val="009A62B7"/>
     <w:rsid w:val="009D449C"/>
     <w:rsid w:val="00A2622F"/>
     <w:rsid w:val="00A26968"/>
+    <w:rsid w:val="00A30457"/>
+    <w:rsid w:val="00A30558"/>
     <w:rsid w:val="00A30A0D"/>
     <w:rsid w:val="00A3239C"/>
     <w:rsid w:val="00A82FC9"/>
     <w:rsid w:val="00A868EE"/>
+    <w:rsid w:val="00A90997"/>
     <w:rsid w:val="00AA6B8A"/>
     <w:rsid w:val="00AB67AA"/>
+    <w:rsid w:val="00AC25B1"/>
     <w:rsid w:val="00AE336A"/>
+    <w:rsid w:val="00AE463B"/>
+    <w:rsid w:val="00AE7486"/>
+    <w:rsid w:val="00B3065D"/>
     <w:rsid w:val="00BA1E9E"/>
+    <w:rsid w:val="00BA5C0E"/>
+    <w:rsid w:val="00BB7CD3"/>
     <w:rsid w:val="00BC684B"/>
+    <w:rsid w:val="00BD02BD"/>
+    <w:rsid w:val="00BF2B59"/>
     <w:rsid w:val="00C17527"/>
+    <w:rsid w:val="00C21530"/>
     <w:rsid w:val="00C325A7"/>
+    <w:rsid w:val="00C4244B"/>
     <w:rsid w:val="00C4753F"/>
     <w:rsid w:val="00C57EF0"/>
     <w:rsid w:val="00C60FE7"/>
     <w:rsid w:val="00C9486C"/>
     <w:rsid w:val="00D02A55"/>
     <w:rsid w:val="00D3450B"/>
     <w:rsid w:val="00D72B9E"/>
     <w:rsid w:val="00DA144B"/>
+    <w:rsid w:val="00DA54EA"/>
     <w:rsid w:val="00DE06D7"/>
+    <w:rsid w:val="00DF6E46"/>
+    <w:rsid w:val="00DF773C"/>
     <w:rsid w:val="00E35A4F"/>
     <w:rsid w:val="00E45616"/>
     <w:rsid w:val="00E64C1C"/>
     <w:rsid w:val="00E708EB"/>
+    <w:rsid w:val="00E7D732"/>
     <w:rsid w:val="00E828E7"/>
     <w:rsid w:val="00EA27C0"/>
     <w:rsid w:val="00EA2CF0"/>
     <w:rsid w:val="00EA4723"/>
+    <w:rsid w:val="00EB635A"/>
+    <w:rsid w:val="00EC6D21"/>
     <w:rsid w:val="00ED402B"/>
     <w:rsid w:val="00EF62E9"/>
+    <w:rsid w:val="00F01564"/>
     <w:rsid w:val="00F05BCE"/>
     <w:rsid w:val="00F11919"/>
+    <w:rsid w:val="00F20911"/>
     <w:rsid w:val="00F26183"/>
+    <w:rsid w:val="00F75639"/>
     <w:rsid w:val="00F766D1"/>
     <w:rsid w:val="00F92F9E"/>
     <w:rsid w:val="00F93232"/>
     <w:rsid w:val="00FC210C"/>
     <w:rsid w:val="00FC3327"/>
     <w:rsid w:val="017891E4"/>
+    <w:rsid w:val="0398FD7B"/>
+    <w:rsid w:val="05BDEAAC"/>
+    <w:rsid w:val="0694B9C5"/>
     <w:rsid w:val="070A9BFA"/>
+    <w:rsid w:val="093D3FC0"/>
+    <w:rsid w:val="0995BEA6"/>
+    <w:rsid w:val="09F9D180"/>
+    <w:rsid w:val="0C14013F"/>
+    <w:rsid w:val="0CC5217E"/>
+    <w:rsid w:val="0F979E94"/>
+    <w:rsid w:val="10669EB5"/>
     <w:rsid w:val="1238C817"/>
+    <w:rsid w:val="12C90BE5"/>
     <w:rsid w:val="12D8A51F"/>
+    <w:rsid w:val="130083E5"/>
     <w:rsid w:val="137B45C8"/>
+    <w:rsid w:val="138E57D3"/>
+    <w:rsid w:val="13EF6D4B"/>
+    <w:rsid w:val="13F84F21"/>
+    <w:rsid w:val="148A6CC8"/>
     <w:rsid w:val="161045E1"/>
+    <w:rsid w:val="16C12980"/>
+    <w:rsid w:val="16FA647E"/>
+    <w:rsid w:val="1A4F42DD"/>
+    <w:rsid w:val="1A541D4E"/>
+    <w:rsid w:val="1A74CB7E"/>
+    <w:rsid w:val="1A845C69"/>
+    <w:rsid w:val="1BCDD51D"/>
+    <w:rsid w:val="1C63633E"/>
+    <w:rsid w:val="1CD95FC9"/>
+    <w:rsid w:val="1D37BE5A"/>
+    <w:rsid w:val="1DF974E4"/>
+    <w:rsid w:val="20293DB3"/>
+    <w:rsid w:val="20BAC4A4"/>
+    <w:rsid w:val="20D1AB81"/>
+    <w:rsid w:val="20D93E8C"/>
+    <w:rsid w:val="216B02F6"/>
+    <w:rsid w:val="22BFAF1C"/>
+    <w:rsid w:val="22E22283"/>
+    <w:rsid w:val="22F66051"/>
+    <w:rsid w:val="234DD120"/>
+    <w:rsid w:val="246E3AD4"/>
+    <w:rsid w:val="2485DC39"/>
+    <w:rsid w:val="275C05C8"/>
+    <w:rsid w:val="2A07CC9B"/>
     <w:rsid w:val="2A97942F"/>
+    <w:rsid w:val="2B9B8D04"/>
+    <w:rsid w:val="2C972381"/>
+    <w:rsid w:val="2ECD7BAA"/>
+    <w:rsid w:val="2EFD380F"/>
+    <w:rsid w:val="2FDB4154"/>
+    <w:rsid w:val="30AE1D9F"/>
     <w:rsid w:val="3157E17B"/>
+    <w:rsid w:val="31987636"/>
+    <w:rsid w:val="31A93666"/>
+    <w:rsid w:val="32AEEDFA"/>
+    <w:rsid w:val="32BEF543"/>
+    <w:rsid w:val="32C6C380"/>
+    <w:rsid w:val="32C83ED4"/>
+    <w:rsid w:val="3305E98B"/>
     <w:rsid w:val="330D554A"/>
+    <w:rsid w:val="337F96DB"/>
+    <w:rsid w:val="341617D4"/>
+    <w:rsid w:val="35439E0F"/>
+    <w:rsid w:val="356BD8B1"/>
+    <w:rsid w:val="360AFF5B"/>
+    <w:rsid w:val="36B48FFA"/>
+    <w:rsid w:val="37D4D6A3"/>
+    <w:rsid w:val="380B5537"/>
+    <w:rsid w:val="38451864"/>
+    <w:rsid w:val="3A4AE355"/>
+    <w:rsid w:val="3B7D9423"/>
+    <w:rsid w:val="3C045365"/>
+    <w:rsid w:val="3CA90BC8"/>
+    <w:rsid w:val="3CE3ED05"/>
+    <w:rsid w:val="3D0F7784"/>
+    <w:rsid w:val="3D91D8A3"/>
     <w:rsid w:val="3FAFFBA1"/>
     <w:rsid w:val="42827E95"/>
+    <w:rsid w:val="44272C91"/>
+    <w:rsid w:val="45016CA4"/>
+    <w:rsid w:val="466D4850"/>
+    <w:rsid w:val="47DD3CD6"/>
+    <w:rsid w:val="49A35F56"/>
+    <w:rsid w:val="4A1EEA9A"/>
+    <w:rsid w:val="4EFF2225"/>
+    <w:rsid w:val="50188DCB"/>
+    <w:rsid w:val="501C42EE"/>
+    <w:rsid w:val="504E756C"/>
+    <w:rsid w:val="5051C54C"/>
+    <w:rsid w:val="5194B603"/>
+    <w:rsid w:val="5318D7B3"/>
+    <w:rsid w:val="546A6F1D"/>
+    <w:rsid w:val="5575CAB9"/>
+    <w:rsid w:val="55DD690F"/>
+    <w:rsid w:val="5606DE9B"/>
+    <w:rsid w:val="569FEBDF"/>
     <w:rsid w:val="56E71156"/>
+    <w:rsid w:val="582F1924"/>
+    <w:rsid w:val="59058093"/>
     <w:rsid w:val="59864B1D"/>
+    <w:rsid w:val="5A15B6BF"/>
+    <w:rsid w:val="5A58CFB6"/>
+    <w:rsid w:val="5A7AAD32"/>
+    <w:rsid w:val="5C28D911"/>
+    <w:rsid w:val="5CA62639"/>
+    <w:rsid w:val="5CBA1687"/>
+    <w:rsid w:val="5CCE96CC"/>
+    <w:rsid w:val="5E3BC687"/>
+    <w:rsid w:val="631A2DC0"/>
+    <w:rsid w:val="634FAB59"/>
     <w:rsid w:val="63EAC85B"/>
+    <w:rsid w:val="64ACCF32"/>
+    <w:rsid w:val="65FD1870"/>
+    <w:rsid w:val="66C12D1A"/>
+    <w:rsid w:val="66ED66FE"/>
+    <w:rsid w:val="67080974"/>
+    <w:rsid w:val="68DCC67D"/>
+    <w:rsid w:val="69E19BF3"/>
+    <w:rsid w:val="6A59C2D3"/>
+    <w:rsid w:val="6D4FA76E"/>
+    <w:rsid w:val="6E3ED388"/>
+    <w:rsid w:val="6F77BFD5"/>
+    <w:rsid w:val="6FFC90C4"/>
+    <w:rsid w:val="7015074A"/>
+    <w:rsid w:val="70423975"/>
+    <w:rsid w:val="70FDB972"/>
+    <w:rsid w:val="71F2F0D8"/>
+    <w:rsid w:val="73CD4EC7"/>
+    <w:rsid w:val="75908D14"/>
     <w:rsid w:val="75B69260"/>
+    <w:rsid w:val="76657105"/>
+    <w:rsid w:val="76DCBCE2"/>
+    <w:rsid w:val="798B3153"/>
+    <w:rsid w:val="79A1793D"/>
+    <w:rsid w:val="7A090BE9"/>
     <w:rsid w:val="7B78A53A"/>
+    <w:rsid w:val="7DA797C8"/>
+    <w:rsid w:val="7EA25F1D"/>
+    <w:rsid w:val="7F1CAE93"/>
+    <w:rsid w:val="7F58032D"/>
+    <w:rsid w:val="7FB7AC99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="703D9E14"/>
@@ -3196,64 +4600,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0034095C"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0034095C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0034095C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="0034095C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0034095C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -3334,50 +4736,60 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA2CF0"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA2CF0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0025104D"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="4329024">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1643080084">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
@@ -7365,51 +8777,51 @@
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phc.ox.ac.uk/intranet/better-workplace-groups-committees-open-meetings/primdisc-committee" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:primdisc@phc.ox.ac.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orchid.phc.ox.ac.uk/trials-and-prospective-studies-1/research-application-requirements" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phc.ox.ac.uk/intranet/better-workplace-groups-committees-open-meetings/primdisc-committee" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:primdisc@phc.ox.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7675,188 +9087,277 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001ACCD695650B7D4EA949879761870590" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="12073e967db1a1db493e6d7865655496">
-[...2 lines deleted...]
-    <xsd:import namespace="2a5cfd94-07b7-4658-b590-a17243d7fef2"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="2046bd2e-8a97-44cc-88a1-95c866a11538">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="18424ed5-dc7e-465e-b243-af092a838b81">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4695ca6b-7358-4eed-b739-50d3b5418def" xsi:nil="true"/>
+    <Document_x0020_Type xmlns="18424ed5-dc7e-465e-b243-af092a838b81" xsi:nil="true"/>
+    <Line xmlns="18424ed5-dc7e-465e-b243-af092a838b81">None</Line>
+    <Meeting xmlns="18424ed5-dc7e-465e-b243-af092a838b81" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100656BB2DB97C88B4A9988CA5067E75530" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ab4b373c2305282012ae8e5adb9e413">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2046bd2e-8a97-44cc-88a1-95c866a11538" xmlns:ns3="18424ed5-dc7e-465e-b243-af092a838b81" xmlns:ns4="4695ca6b-7358-4eed-b739-50d3b5418def" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="98f19491f6c7cd169d7c42a1f2130394" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="2046bd2e-8a97-44cc-88a1-95c866a11538"/>
+    <xsd:import namespace="18424ed5-dc7e-465e-b243-af092a838b81"/>
+    <xsd:import namespace="4695ca6b-7358-4eed-b739-50d3b5418def"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:Line" minOccurs="0"/>
+                <xsd:element ref="ns3:Document_x0020_Type" minOccurs="0"/>
+                <xsd:element ref="ns3:Meeting" minOccurs="0"/>
+                <xsd:element ref="ns3:Meeting_x003a_Location" minOccurs="0"/>
+                <xsd:element ref="ns3:Meeting_x003a_Start_x0020_Time" minOccurs="0"/>
+                <xsd:element ref="ns3:Meeting_x003a_End_x0020_Time" minOccurs="0"/>
+                <xsd:element ref="ns3:Meeting_x003a_Committee_x0020_Name" minOccurs="0"/>
+                <xsd:element ref="ns3:Meeting_x003a_Next_x0020_or_x0020_last_x0020__x002d__x0020_text" minOccurs="0"/>
+                <xsd:element ref="ns3:Meeting_x003a_ID" minOccurs="0"/>
+                <xsd:element ref="ns3:Meeting_x0020_Name_x003a_Cancelled_x002d_Do_x0020_not_x0020_Delete" minOccurs="0"/>
+                <xsd:element ref="ns3:Meeting_x0020_Name_x003a_Title" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
-[...9 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b82aa8d6-69f4-4f9e-80f1-21d8ada586b6" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2046bd2e-8a97-44cc-88a1-95c866a11538" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...70 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharingHintHash" ma:index="17" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18424ed5-dc7e-465e-b243-af092a838b81" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Line" ma:index="10" nillable="true" ma:displayName="Line" ma:default="None" ma:format="Dropdown" ma:internalName="Line">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="None"/>
+          <xsd:enumeration value="Above the line"/>
+          <xsd:enumeration value="Below the line"/>
+          <xsd:enumeration value="Agenda"/>
+          <xsd:enumeration value="Papers"/>
+          <xsd:enumeration value="Clips"/>
+          <xsd:enumeration value="SharePoint Only"/>
+          <xsd:enumeration value="Other"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Document_x0020_Type" ma:index="11" nillable="true" ma:displayName="Document Type" ma:format="Dropdown" ma:internalName="Document_x0020_Type">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Agenda"/>
+          <xsd:enumeration value="Minutes"/>
+          <xsd:enumeration value="Paper"/>
+          <xsd:enumeration value="Report"/>
+          <xsd:enumeration value="Board Pack"/>
+          <xsd:enumeration value="SharePoint Only"/>
+          <xsd:enumeration value="Other"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meeting" ma:index="12" nillable="true" ma:displayName="Meeting Name" ma:list="c18a100a-aee7-4f8f-baa7-de16c3fa1bb6" ma:internalName="Meeting" ma:showField="Meeting_x0020_Name">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meeting_x003a_Location" ma:index="13" nillable="true" ma:displayName="Location" ma:list="c18a100a-aee7-4f8f-baa7-de16c3fa1bb6" ma:internalName="Meeting_x003a_Location" ma:readOnly="true" ma:showField="Location" ma:web="">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meeting_x003a_Start_x0020_Time" ma:index="14" nillable="true" ma:displayName="Start Time" ma:list="c18a100a-aee7-4f8f-baa7-de16c3fa1bb6" ma:internalName="Meeting_x003a_Start_x0020_Time" ma:readOnly="true" ma:showField="EventDate" ma:web="">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meeting_x003a_End_x0020_Time" ma:index="15" nillable="true" ma:displayName="End Time" ma:list="c18a100a-aee7-4f8f-baa7-de16c3fa1bb6" ma:internalName="Meeting_x003a_End_x0020_Time" ma:readOnly="true" ma:showField="EndDate" ma:web="">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meeting_x003a_Committee_x0020_Name" ma:index="16" nillable="true" ma:displayName="Committee Name" ma:list="c18a100a-aee7-4f8f-baa7-de16c3fa1bb6" ma:internalName="Meeting_x003a_Committee_x0020_Name" ma:readOnly="true" ma:showField="Committee_x0020_Name" ma:web="">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meeting_x003a_Next_x0020_or_x0020_last_x0020__x002d__x0020_text" ma:index="17" nillable="true" ma:displayName="NextLast - Do not delete" ma:list="c18a100a-aee7-4f8f-baa7-de16c3fa1bb6" ma:internalName="Meeting_x003a_Next_x0020_or_x0020_last_x0020__x002d__x0020_text" ma:readOnly="true" ma:showField="Next_x0020_or_x0020_last_x0020__" ma:web="">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meeting_x003a_ID" ma:index="18" nillable="true" ma:displayName="Meeting:ID" ma:list="c18a100a-aee7-4f8f-baa7-de16c3fa1bb6" ma:internalName="Meeting_x003a_ID" ma:readOnly="true" ma:showField="ID" ma:web="">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meeting_x0020_Name_x003a_Cancelled_x002d_Do_x0020_not_x0020_Delete" ma:index="19" nillable="true" ma:displayName="Cancelled-Do not Delete" ma:list="c18a100a-aee7-4f8f-baa7-de16c3fa1bb6" ma:internalName="Meeting_x0020_Name_x003a_Cancelled_x002d_Do_x0020_not_x0020_Delete" ma:readOnly="true" ma:showField="Cancelled_x002d_Do_x0020_not_x00" ma:web="">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meeting_x0020_Name_x003a_Title" ma:index="20" nillable="true" ma:displayName="Meeting Title" ma:list="c18a100a-aee7-4f8f-baa7-de16c3fa1bb6" ma:internalName="Meeting_x0020_Name_x003a_Title" ma:readOnly="true" ma:showField="Title" ma:web="4695ca6b-7358-4eed-b739-50d3b5418def">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="25" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1eeb44a9-b924-44d0-8ed9-f8b504a4bac6" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="29" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="30" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4695ca6b-7358-4eed-b739-50d3b5418def" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="28" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{28091aa1-bedb-4fb4-a734-5f2f9ed795f4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4695ca6b-7358-4eed-b739-50d3b5418def">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -7914,156 +9415,158 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{302526D5-9216-43E2-8E59-506615E19331}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08BC0EBD-F860-41F7-9556-3F7B539D9784}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2046bd2e-8a97-44cc-88a1-95c866a11538"/>
+    <ds:schemaRef ds:uri="18424ed5-dc7e-465e-b243-af092a838b81"/>
+    <ds:schemaRef ds:uri="4695ca6b-7358-4eed-b739-50d3b5418def"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67CE4229-A4F3-4CCB-96DA-46DA7DC3C205}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="b82aa8d6-69f4-4f9e-80f1-21d8ada586b6"/>
-    <ds:schemaRef ds:uri="2a5cfd94-07b7-4658-b590-a17243d7fef2"/>
+    <ds:schemaRef ds:uri="2046bd2e-8a97-44cc-88a1-95c866a11538"/>
+    <ds:schemaRef ds:uri="18424ed5-dc7e-465e-b243-af092a838b81"/>
+    <ds:schemaRef ds:uri="4695ca6b-7358-4eed-b739-50d3b5418def"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08BC0EBD-F860-41F7-9556-3F7B539D9784}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58C24F06-3D14-46DA-9A91-5B950162EB35}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="b82aa8d6-69f4-4f9e-80f1-21d8ada586b6"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C706AD9B-A4A2-462C-9371-B00A4F1E45EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3747</Characters>
+  <Pages>4</Pages>
+  <Words>766</Words>
+  <Characters>4368</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4396</CharactersWithSpaces>
+  <CharactersWithSpaces>5124</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rafael Perera-Salazar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101001ACCD695650B7D4EA949879761870590</vt:lpwstr>
+    <vt:lpwstr>0x010100656BB2DB97C88B4A9988CA5067E75530</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>2573300</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>